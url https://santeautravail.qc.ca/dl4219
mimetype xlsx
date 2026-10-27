--- v0 (2026-02-22)
+++ v1 (2026-10-27)
@@ -1,857 +1,899 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Override PartName="/xl/activeX/activeX1.xml" ContentType="application/vnd.ms-office.activeX+xml"/>
-[...190 lines deleted...]
-  <Override PartName="/xl/ctrlProps/ctrlProp2.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
+  <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/xl/activeX/activeX95.xml" ContentType="application/vnd.ms-office.activeX+xml"/>
+  <Override PartName="/xl/activeX/activeX94.xml" ContentType="application/vnd.ms-office.activeX+xml"/>
+  <Override PartName="/xl/activeX/activeX93.xml" ContentType="application/vnd.ms-office.activeX+xml"/>
+  <Override PartName="/xl/activeX/activeX92.xml" ContentType="application/vnd.ms-office.activeX+xml"/>
+  <Override PartName="/xl/activeX/activeX91.xml" ContentType="application/vnd.ms-office.activeX+xml"/>
+  <Override PartName="/xl/activeX/activeX90.xml" ContentType="application/vnd.ms-office.activeX+xml"/>
+  <Override PartName="/xl/activeX/activeX89.xml" ContentType="application/vnd.ms-office.activeX+xml"/>
+  <Override PartName="/xl/activeX/activeX88.xml" ContentType="application/vnd.ms-office.activeX+xml"/>
+  <Override PartName="/xl/activeX/activeX87.xml" ContentType="application/vnd.ms-office.activeX+xml"/>
+  <Override PartName="/xl/activeX/activeX86.xml" ContentType="application/vnd.ms-office.activeX+xml"/>
+  <Override PartName="/xl/activeX/activeX85.xml" ContentType="application/vnd.ms-office.activeX+xml"/>
+  <Override PartName="/xl/activeX/activeX84.xml" ContentType="application/vnd.ms-office.activeX+xml"/>
+  <Override PartName="/xl/activeX/activeX83.xml" ContentType="application/vnd.ms-office.activeX+xml"/>
+  <Override PartName="/xl/activeX/activeX82.xml" ContentType="application/vnd.ms-office.activeX+xml"/>
+  <Override PartName="/xl/activeX/activeX81.xml" ContentType="application/vnd.ms-office.activeX+xml"/>
+  <Override PartName="/xl/activeX/activeX80.xml" ContentType="application/vnd.ms-office.activeX+xml"/>
+  <Override PartName="/xl/activeX/activeX79.xml" ContentType="application/vnd.ms-office.activeX+xml"/>
+  <Override PartName="/xl/activeX/activeX78.xml" ContentType="application/vnd.ms-office.activeX+xml"/>
+  <Override PartName="/xl/activeX/activeX77.xml" ContentType="application/vnd.ms-office.activeX+xml"/>
+  <Override PartName="/xl/activeX/activeX76.xml" ContentType="application/vnd.ms-office.activeX+xml"/>
+  <Override PartName="/xl/activeX/activeX75.xml" ContentType="application/vnd.ms-office.activeX+xml"/>
+  <Override PartName="/xl/activeX/activeX74.xml" ContentType="application/vnd.ms-office.activeX+xml"/>
+  <Override PartName="/xl/activeX/activeX73.xml" ContentType="application/vnd.ms-office.activeX+xml"/>
+  <Override PartName="/xl/activeX/activeX72.xml" ContentType="application/vnd.ms-office.activeX+xml"/>
+  <Override PartName="/xl/activeX/activeX71.xml" ContentType="application/vnd.ms-office.activeX+xml"/>
+  <Override PartName="/xl/activeX/activeX70.xml" ContentType="application/vnd.ms-office.activeX+xml"/>
+  <Override PartName="/xl/activeX/activeX69.xml" ContentType="application/vnd.ms-office.activeX+xml"/>
+  <Override PartName="/xl/activeX/activeX68.xml" ContentType="application/vnd.ms-office.activeX+xml"/>
+  <Override PartName="/xl/activeX/activeX67.xml" ContentType="application/vnd.ms-office.activeX+xml"/>
+  <Override PartName="/xl/activeX/activeX66.xml" ContentType="application/vnd.ms-office.activeX+xml"/>
+  <Override PartName="/xl/activeX/activeX65.xml" ContentType="application/vnd.ms-office.activeX+xml"/>
+  <Override PartName="/xl/activeX/activeX64.xml" ContentType="application/vnd.ms-office.activeX+xml"/>
+  <Override PartName="/xl/activeX/activeX63.xml" ContentType="application/vnd.ms-office.activeX+xml"/>
+  <Override PartName="/xl/activeX/activeX62.xml" ContentType="application/vnd.ms-office.activeX+xml"/>
+  <Override PartName="/xl/activeX/activeX61.xml" ContentType="application/vnd.ms-office.activeX+xml"/>
+  <Override PartName="/xl/activeX/activeX60.xml" ContentType="application/vnd.ms-office.activeX+xml"/>
+  <Override PartName="/xl/activeX/activeX59.xml" ContentType="application/vnd.ms-office.activeX+xml"/>
+  <Override PartName="/xl/activeX/activeX58.xml" ContentType="application/vnd.ms-office.activeX+xml"/>
+  <Override PartName="/xl/activeX/activeX57.xml" ContentType="application/vnd.ms-office.activeX+xml"/>
+  <Override PartName="/xl/activeX/activeX56.xml" ContentType="application/vnd.ms-office.activeX+xml"/>
+  <Override PartName="/xl/activeX/activeX55.xml" ContentType="application/vnd.ms-office.activeX+xml"/>
+  <Override PartName="/xl/activeX/activeX54.xml" ContentType="application/vnd.ms-office.activeX+xml"/>
+  <Override PartName="/xl/activeX/activeX53.xml" ContentType="application/vnd.ms-office.activeX+xml"/>
+  <Override PartName="/xl/activeX/activeX52.xml" ContentType="application/vnd.ms-office.activeX+xml"/>
+  <Override PartName="/xl/activeX/activeX51.xml" ContentType="application/vnd.ms-office.activeX+xml"/>
+  <Override PartName="/xl/activeX/activeX50.xml" ContentType="application/vnd.ms-office.activeX+xml"/>
+  <Override PartName="/xl/activeX/activeX49.xml" ContentType="application/vnd.ms-office.activeX+xml"/>
+  <Override PartName="/xl/activeX/activeX48.xml" ContentType="application/vnd.ms-office.activeX+xml"/>
+  <Override PartName="/xl/activeX/activeX47.xml" ContentType="application/vnd.ms-office.activeX+xml"/>
+  <Override PartName="/xl/activeX/activeX46.xml" ContentType="application/vnd.ms-office.activeX+xml"/>
+  <Override PartName="/xl/activeX/activeX45.xml" ContentType="application/vnd.ms-office.activeX+xml"/>
+  <Override PartName="/xl/activeX/activeX44.xml" ContentType="application/vnd.ms-office.activeX+xml"/>
+  <Override PartName="/xl/activeX/activeX43.xml" ContentType="application/vnd.ms-office.activeX+xml"/>
+  <Override PartName="/xl/activeX/activeX42.xml" ContentType="application/vnd.ms-office.activeX+xml"/>
+  <Override PartName="/xl/activeX/activeX41.xml" ContentType="application/vnd.ms-office.activeX+xml"/>
+  <Override PartName="/xl/activeX/activeX40.xml" ContentType="application/vnd.ms-office.activeX+xml"/>
+  <Override PartName="/xl/activeX/activeX39.xml" ContentType="application/vnd.ms-office.activeX+xml"/>
+  <Override PartName="/xl/activeX/activeX38.xml" ContentType="application/vnd.ms-office.activeX+xml"/>
+  <Override PartName="/xl/activeX/activeX37.xml" ContentType="application/vnd.ms-office.activeX+xml"/>
+  <Override PartName="/xl/activeX/activeX36.xml" ContentType="application/vnd.ms-office.activeX+xml"/>
+  <Override PartName="/xl/activeX/activeX35.xml" ContentType="application/vnd.ms-office.activeX+xml"/>
+  <Override PartName="/xl/activeX/activeX34.xml" ContentType="application/vnd.ms-office.activeX+xml"/>
+  <Override PartName="/xl/activeX/activeX33.xml" ContentType="application/vnd.ms-office.activeX+xml"/>
+  <Override PartName="/xl/activeX/activeX32.xml" ContentType="application/vnd.ms-office.activeX+xml"/>
+  <Override PartName="/xl/activeX/activeX31.xml" ContentType="application/vnd.ms-office.activeX+xml"/>
+  <Override PartName="/xl/activeX/activeX30.xml" ContentType="application/vnd.ms-office.activeX+xml"/>
+  <Override PartName="/xl/activeX/activeX29.xml" ContentType="application/vnd.ms-office.activeX+xml"/>
+  <Override PartName="/xl/activeX/activeX28.xml" ContentType="application/vnd.ms-office.activeX+xml"/>
+  <Override PartName="/xl/activeX/activeX27.xml" ContentType="application/vnd.ms-office.activeX+xml"/>
+  <Override PartName="/xl/activeX/activeX26.xml" ContentType="application/vnd.ms-office.activeX+xml"/>
+  <Override PartName="/xl/activeX/activeX25.xml" ContentType="application/vnd.ms-office.activeX+xml"/>
+  <Override PartName="/xl/activeX/activeX24.xml" ContentType="application/vnd.ms-office.activeX+xml"/>
+  <Override PartName="/xl/activeX/activeX23.xml" ContentType="application/vnd.ms-office.activeX+xml"/>
+  <Override PartName="/xl/activeX/activeX22.xml" ContentType="application/vnd.ms-office.activeX+xml"/>
+  <Override PartName="/xl/activeX/activeX21.xml" ContentType="application/vnd.ms-office.activeX+xml"/>
+  <Override PartName="/xl/activeX/activeX20.xml" ContentType="application/vnd.ms-office.activeX+xml"/>
+  <Override PartName="/xl/activeX/activeX19.xml" ContentType="application/vnd.ms-office.activeX+xml"/>
+  <Override PartName="/xl/activeX/activeX18.xml" ContentType="application/vnd.ms-office.activeX+xml"/>
+  <Override PartName="/xl/activeX/activeX17.xml" ContentType="application/vnd.ms-office.activeX+xml"/>
+  <Override PartName="/xl/activeX/activeX16.xml" ContentType="application/vnd.ms-office.activeX+xml"/>
+  <Override PartName="/xl/activeX/activeX15.xml" ContentType="application/vnd.ms-office.activeX+xml"/>
+  <Override PartName="/xl/activeX/activeX14.xml" ContentType="application/vnd.ms-office.activeX+xml"/>
+  <Override PartName="/xl/activeX/activeX13.xml" ContentType="application/vnd.ms-office.activeX+xml"/>
+  <Override PartName="/xl/activeX/activeX12.xml" ContentType="application/vnd.ms-office.activeX+xml"/>
+  <Override PartName="/xl/activeX/activeX11.xml" ContentType="application/vnd.ms-office.activeX+xml"/>
+  <Override PartName="/xl/activeX/activeX10.xml" ContentType="application/vnd.ms-office.activeX+xml"/>
+  <Override PartName="/xl/activeX/activeX9.xml" ContentType="application/vnd.ms-office.activeX+xml"/>
+  <Override PartName="/xl/activeX/activeX8.xml" ContentType="application/vnd.ms-office.activeX+xml"/>
+  <Override PartName="/xl/activeX/activeX7.xml" ContentType="application/vnd.ms-office.activeX+xml"/>
+  <Override PartName="/xl/activeX/activeX6.xml" ContentType="application/vnd.ms-office.activeX+xml"/>
+  <Override PartName="/xl/activeX/activeX5.xml" ContentType="application/vnd.ms-office.activeX+xml"/>
+  <Override PartName="/xl/activeX/activeX4.xml" ContentType="application/vnd.ms-office.activeX+xml"/>
+  <Override PartName="/xl/activeX/activeX3.xml" ContentType="application/vnd.ms-office.activeX+xml"/>
+  <Override PartName="/xl/activeX/activeX2.xml" ContentType="application/vnd.ms-office.activeX+xml"/>
+  <Override PartName="/xl/activeX/activeX1.xml" ContentType="application/vnd.ms-office.activeX+xml"/>
+  <Override PartName="/xl/activeX/activeX95.bin" ContentType="application/vnd.ms-office.activeX"/>
+  <Override PartName="/xl/activeX/activeX94.bin" ContentType="application/vnd.ms-office.activeX"/>
+  <Override PartName="/xl/activeX/activeX93.bin" ContentType="application/vnd.ms-office.activeX"/>
+  <Override PartName="/xl/activeX/activeX92.bin" ContentType="application/vnd.ms-office.activeX"/>
+  <Override PartName="/xl/activeX/activeX91.bin" ContentType="application/vnd.ms-office.activeX"/>
+  <Override PartName="/xl/activeX/activeX90.bin" ContentType="application/vnd.ms-office.activeX"/>
+  <Override PartName="/xl/activeX/activeX89.bin" ContentType="application/vnd.ms-office.activeX"/>
+  <Override PartName="/xl/activeX/activeX88.bin" ContentType="application/vnd.ms-office.activeX"/>
+  <Override PartName="/xl/activeX/activeX87.bin" ContentType="application/vnd.ms-office.activeX"/>
+  <Override PartName="/xl/activeX/activeX86.bin" ContentType="application/vnd.ms-office.activeX"/>
+  <Override PartName="/xl/activeX/activeX85.bin" ContentType="application/vnd.ms-office.activeX"/>
+  <Override PartName="/xl/activeX/activeX84.bin" ContentType="application/vnd.ms-office.activeX"/>
+  <Override PartName="/xl/activeX/activeX83.bin" ContentType="application/vnd.ms-office.activeX"/>
+  <Override PartName="/xl/activeX/activeX82.bin" ContentType="application/vnd.ms-office.activeX"/>
+  <Override PartName="/xl/activeX/activeX81.bin" ContentType="application/vnd.ms-office.activeX"/>
+  <Override PartName="/xl/activeX/activeX80.bin" ContentType="application/vnd.ms-office.activeX"/>
+  <Override PartName="/xl/activeX/activeX79.bin" ContentType="application/vnd.ms-office.activeX"/>
+  <Override PartName="/xl/activeX/activeX78.bin" ContentType="application/vnd.ms-office.activeX"/>
+  <Override PartName="/xl/activeX/activeX77.bin" ContentType="application/vnd.ms-office.activeX"/>
+  <Override PartName="/xl/activeX/activeX76.bin" ContentType="application/vnd.ms-office.activeX"/>
+  <Override PartName="/xl/activeX/activeX75.bin" ContentType="application/vnd.ms-office.activeX"/>
+  <Override PartName="/xl/activeX/activeX74.bin" ContentType="application/vnd.ms-office.activeX"/>
+  <Override PartName="/xl/activeX/activeX73.bin" ContentType="application/vnd.ms-office.activeX"/>
+  <Override PartName="/xl/activeX/activeX72.bin" ContentType="application/vnd.ms-office.activeX"/>
+  <Override PartName="/xl/activeX/activeX71.bin" ContentType="application/vnd.ms-office.activeX"/>
+  <Override PartName="/xl/activeX/activeX70.bin" ContentType="application/vnd.ms-office.activeX"/>
+  <Override PartName="/xl/activeX/activeX69.bin" ContentType="application/vnd.ms-office.activeX"/>
+  <Override PartName="/xl/activeX/activeX68.bin" ContentType="application/vnd.ms-office.activeX"/>
+  <Override PartName="/xl/activeX/activeX67.bin" ContentType="application/vnd.ms-office.activeX"/>
+  <Override PartName="/xl/activeX/activeX66.bin" ContentType="application/vnd.ms-office.activeX"/>
+  <Override PartName="/xl/activeX/activeX65.bin" ContentType="application/vnd.ms-office.activeX"/>
+  <Override PartName="/xl/activeX/activeX64.bin" ContentType="application/vnd.ms-office.activeX"/>
+  <Override PartName="/xl/activeX/activeX63.bin" ContentType="application/vnd.ms-office.activeX"/>
+  <Override PartName="/xl/activeX/activeX62.bin" ContentType="application/vnd.ms-office.activeX"/>
+  <Override PartName="/xl/activeX/activeX61.bin" ContentType="application/vnd.ms-office.activeX"/>
+  <Override PartName="/xl/activeX/activeX60.bin" ContentType="application/vnd.ms-office.activeX"/>
+  <Override PartName="/xl/activeX/activeX59.bin" ContentType="application/vnd.ms-office.activeX"/>
+  <Override PartName="/xl/activeX/activeX58.bin" ContentType="application/vnd.ms-office.activeX"/>
+  <Override PartName="/xl/activeX/activeX57.bin" ContentType="application/vnd.ms-office.activeX"/>
+  <Override PartName="/xl/activeX/activeX56.bin" ContentType="application/vnd.ms-office.activeX"/>
+  <Override PartName="/xl/activeX/activeX55.bin" ContentType="application/vnd.ms-office.activeX"/>
+  <Override PartName="/xl/activeX/activeX54.bin" ContentType="application/vnd.ms-office.activeX"/>
+  <Override PartName="/xl/activeX/activeX53.bin" ContentType="application/vnd.ms-office.activeX"/>
+  <Override PartName="/xl/activeX/activeX52.bin" ContentType="application/vnd.ms-office.activeX"/>
+  <Override PartName="/xl/activeX/activeX51.bin" ContentType="application/vnd.ms-office.activeX"/>
+  <Override PartName="/xl/activeX/activeX50.bin" ContentType="application/vnd.ms-office.activeX"/>
+  <Override PartName="/xl/activeX/activeX49.bin" ContentType="application/vnd.ms-office.activeX"/>
+  <Override PartName="/xl/activeX/activeX48.bin" ContentType="application/vnd.ms-office.activeX"/>
+  <Override PartName="/xl/activeX/activeX47.bin" ContentType="application/vnd.ms-office.activeX"/>
+  <Override PartName="/xl/activeX/activeX46.bin" ContentType="application/vnd.ms-office.activeX"/>
+  <Override PartName="/xl/activeX/activeX45.bin" ContentType="application/vnd.ms-office.activeX"/>
+  <Override PartName="/xl/activeX/activeX44.bin" ContentType="application/vnd.ms-office.activeX"/>
+  <Override PartName="/xl/activeX/activeX43.bin" ContentType="application/vnd.ms-office.activeX"/>
+  <Override PartName="/xl/activeX/activeX42.bin" ContentType="application/vnd.ms-office.activeX"/>
+  <Override PartName="/xl/activeX/activeX41.bin" ContentType="application/vnd.ms-office.activeX"/>
+  <Override PartName="/xl/activeX/activeX40.bin" ContentType="application/vnd.ms-office.activeX"/>
+  <Override PartName="/xl/activeX/activeX39.bin" ContentType="application/vnd.ms-office.activeX"/>
+  <Override PartName="/xl/activeX/activeX38.bin" ContentType="application/vnd.ms-office.activeX"/>
+  <Override PartName="/xl/activeX/activeX37.bin" ContentType="application/vnd.ms-office.activeX"/>
+  <Override PartName="/xl/activeX/activeX36.bin" ContentType="application/vnd.ms-office.activeX"/>
+  <Override PartName="/xl/activeX/activeX35.bin" ContentType="application/vnd.ms-office.activeX"/>
+  <Override PartName="/xl/activeX/activeX34.bin" ContentType="application/vnd.ms-office.activeX"/>
+  <Override PartName="/xl/activeX/activeX33.bin" ContentType="application/vnd.ms-office.activeX"/>
+  <Override PartName="/xl/activeX/activeX32.bin" ContentType="application/vnd.ms-office.activeX"/>
+  <Override PartName="/xl/activeX/activeX31.bin" ContentType="application/vnd.ms-office.activeX"/>
+  <Override PartName="/xl/activeX/activeX30.bin" ContentType="application/vnd.ms-office.activeX"/>
+  <Override PartName="/xl/activeX/activeX29.bin" ContentType="application/vnd.ms-office.activeX"/>
+  <Override PartName="/xl/activeX/activeX28.bin" ContentType="application/vnd.ms-office.activeX"/>
+  <Override PartName="/xl/activeX/activeX27.bin" ContentType="application/vnd.ms-office.activeX"/>
+  <Override PartName="/xl/activeX/activeX26.bin" ContentType="application/vnd.ms-office.activeX"/>
+  <Override PartName="/xl/activeX/activeX25.bin" ContentType="application/vnd.ms-office.activeX"/>
+  <Override PartName="/xl/activeX/activeX24.bin" ContentType="application/vnd.ms-office.activeX"/>
+  <Override PartName="/xl/activeX/activeX23.bin" ContentType="application/vnd.ms-office.activeX"/>
+  <Override PartName="/xl/activeX/activeX22.bin" ContentType="application/vnd.ms-office.activeX"/>
+  <Override PartName="/xl/activeX/activeX21.bin" ContentType="application/vnd.ms-office.activeX"/>
+  <Override PartName="/xl/activeX/activeX20.bin" ContentType="application/vnd.ms-office.activeX"/>
+  <Override PartName="/xl/activeX/activeX19.bin" ContentType="application/vnd.ms-office.activeX"/>
+  <Override PartName="/xl/activeX/activeX18.bin" ContentType="application/vnd.ms-office.activeX"/>
+  <Override PartName="/xl/activeX/activeX17.bin" ContentType="application/vnd.ms-office.activeX"/>
+  <Override PartName="/xl/activeX/activeX16.bin" ContentType="application/vnd.ms-office.activeX"/>
+  <Override PartName="/xl/activeX/activeX15.bin" ContentType="application/vnd.ms-office.activeX"/>
+  <Override PartName="/xl/activeX/activeX14.bin" ContentType="application/vnd.ms-office.activeX"/>
+  <Override PartName="/xl/activeX/activeX13.bin" ContentType="application/vnd.ms-office.activeX"/>
+  <Override PartName="/xl/activeX/activeX12.bin" ContentType="application/vnd.ms-office.activeX"/>
+  <Override PartName="/xl/activeX/activeX11.bin" ContentType="application/vnd.ms-office.activeX"/>
+  <Override PartName="/xl/activeX/activeX10.bin" ContentType="application/vnd.ms-office.activeX"/>
+  <Override PartName="/xl/activeX/activeX9.bin" ContentType="application/vnd.ms-office.activeX"/>
+  <Override PartName="/xl/activeX/activeX8.bin" ContentType="application/vnd.ms-office.activeX"/>
+  <Override PartName="/xl/activeX/activeX7.bin" ContentType="application/vnd.ms-office.activeX"/>
+  <Override PartName="/xl/activeX/activeX6.bin" ContentType="application/vnd.ms-office.activeX"/>
+  <Override PartName="/xl/activeX/activeX5.bin" ContentType="application/vnd.ms-office.activeX"/>
+  <Override PartName="/xl/activeX/activeX4.bin" ContentType="application/vnd.ms-office.activeX"/>
+  <Override PartName="/xl/activeX/activeX3.bin" ContentType="application/vnd.ms-office.activeX"/>
+  <Override PartName="/xl/activeX/activeX2.bin" ContentType="application/vnd.ms-office.activeX"/>
+  <Override PartName="/xl/activeX/activeX1.bin" ContentType="application/vnd.ms-office.activeX"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="24334"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30613"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\Reg04.rtss.qc.ca\bvi\home\trmy4270\documents\mes documents\Mes Documents\Projets\CPRE- Sous-comité A (identification et priorisation)\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://msss365.sharepoint.com/teams/CPRE-AetB-PSRisquesergonomiques/Shared Documents/Comité démarche et outils PS-Risques ergonomiques/Démarche finale/Outil/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{0AC273F7-80BD-47A8-973C-10DDF86D5647}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{9AC294DB-F73B-4896-8430-788AB1537FE7}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-165" yWindow="-165" windowWidth="29130" windowHeight="15810" xr2:uid="{8CF5B808-200A-4680-B734-F57C80C7DBC1}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{8CF5B808-200A-4680-B734-F57C80C7DBC1}"/>
   </bookViews>
   <sheets>
     <sheet name="Outil de compilation" sheetId="1" r:id="rId1"/>
-    <sheet name="Menus déroulants" sheetId="2" state="hidden" r:id="rId2"/>
+    <sheet name="Menus déroulants" sheetId="2" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="MaListe">'Menus déroulants'!$C$2:$D$55</definedName>
-    <definedName name="Z_696099B3_94C4_43C2_A32B_C725190B85F1_.wvu.PrintArea" localSheetId="0" hidden="1">'Outil de compilation'!$A$1:$K$29</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'Outil de compilation'!$A$1:$K$49</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'Outil de compilation'!$A$1:$L$49</definedName>
+    <definedName name="Z_696099B3_94C4_43C2_A32B_C725190B85F1_.wvu.PrintArea" localSheetId="0" hidden="1">'Outil de compilation'!$B$1:$L$29</definedName>
   </definedNames>
-  <calcPr calcId="191029"/>
+  <calcPr calcId="191028"/>
   <customWorkbookViews>
     <customWorkbookView name="Outil" guid="{696099B3-94C4-43C2-A32B-C725190B85F1}" maximized="1" xWindow="-8" yWindow="-8" windowWidth="1936" windowHeight="1048" activeSheetId="1"/>
   </customWorkbookViews>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
-    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
-[...1 lines deleted...]
-    </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="C45" i="1" l="1"/>
-[...45 lines deleted...]
-  <c r="C5" i="1"/>
+  <c r="D3" i="1" l="1"/>
+  <c r="D45" i="1"/>
+  <c r="D46" i="1"/>
+  <c r="D47" i="1"/>
+  <c r="D48" i="1"/>
+  <c r="D49" i="1"/>
+  <c r="D24" i="1"/>
+  <c r="D25" i="1"/>
+  <c r="D26" i="1"/>
+  <c r="D27" i="1"/>
+  <c r="D28" i="1"/>
+  <c r="D29" i="1"/>
+  <c r="D30" i="1"/>
+  <c r="D31" i="1"/>
+  <c r="D32" i="1"/>
+  <c r="D33" i="1"/>
+  <c r="D34" i="1"/>
+  <c r="D35" i="1"/>
+  <c r="D36" i="1"/>
+  <c r="D37" i="1"/>
+  <c r="D38" i="1"/>
+  <c r="D39" i="1"/>
+  <c r="D40" i="1"/>
+  <c r="D41" i="1"/>
+  <c r="D42" i="1"/>
+  <c r="D43" i="1"/>
+  <c r="D44" i="1"/>
+  <c r="D6" i="1"/>
+  <c r="D8" i="1"/>
+  <c r="D9" i="1"/>
+  <c r="D10" i="1"/>
+  <c r="D11" i="1"/>
+  <c r="D12" i="1"/>
+  <c r="D13" i="1"/>
+  <c r="D14" i="1"/>
+  <c r="D15" i="1"/>
+  <c r="D16" i="1"/>
+  <c r="D17" i="1"/>
+  <c r="D18" i="1"/>
+  <c r="D19" i="1"/>
+  <c r="D20" i="1"/>
+  <c r="D21" i="1"/>
+  <c r="D22" i="1"/>
+  <c r="D23" i="1"/>
+  <c r="D4" i="1"/>
+  <c r="D5" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
   <authors>
     <author>Mylène Trottier</author>
   </authors>
   <commentList>
-    <comment ref="A2" authorId="0" shapeId="0" xr:uid="{4665B9A0-E1FC-4BEE-ACFB-36D5D1111CAA}">
+    <comment ref="A2" authorId="0" shapeId="0" xr:uid="{4AE7A3C9-0009-4783-AD41-C58198A1B300}">
+      <text>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Tahoma"/>
+            <family val="2"/>
+          </rPr>
+          <t xml:space="preserve">Utiliser des numéros pour prioriser les tâches et vous permettre de trier en ordre croissant.
+</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="B2" authorId="0" shapeId="0" xr:uid="{4665B9A0-E1FC-4BEE-ACFB-36D5D1111CAA}">
       <text>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>Nommer une tâche problématique. Une photo peut être insérer. (Insertion &gt; Images)</t>
         </r>
       </text>
     </comment>
-    <comment ref="C2" authorId="0" shapeId="0" xr:uid="{6DAFDBF6-076E-4188-AA6D-8E6EB70866F6}">
+    <comment ref="D2" authorId="0" shapeId="0" xr:uid="{6DAFDBF6-076E-4188-AA6D-8E6EB70866F6}">
       <text>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
-          <t>En sélectionnant la situation à risque de l'annexe du PS via la colonne précédente, le facteur de risque correspondant s'inscrit automatiquement. Si un facteur de risque apparaît en rouge, des actions préventives sont immédiatement nécessaires.</t>
+          <t>En sélectionnant la situation à risque de l'annexe du PS via la colonne précédente, le facteur de risque correspondant s'inscrit automatiquement. Si un facteur de risque apparaît en rouge, des actions préventives sont immédiatement nécessaires. Si vous avez sélectionné "Autre" à la colonne précédente, vous pouvez effacer la cellule et inscrire le facteur de risque de votre choix (ex. : Vibration mains-bras)</t>
         </r>
       </text>
     </comment>
-    <comment ref="D2" authorId="0" shapeId="0" xr:uid="{4EB2B92D-5CF2-4DC6-97DC-DC5FC0E83C59}">
+    <comment ref="E2" authorId="0" shapeId="0" xr:uid="{4EB2B92D-5CF2-4DC6-97DC-DC5FC0E83C59}">
       <text>
         <r>
           <rPr>
             <b/>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t xml:space="preserve">Obligatoire pour les établissements de plus de 20 travailleurs.
 </t>
         </r>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>Doit tenir compte des modulateurs des facteurs de risque (durée, intensité, fréquence) et des autres éléments de la situation de travail (nombre de travailleurs, présence de lésions professionnels, conséquences sur la production, etc.). Peut également tenir compte de la gravité de la blessure et la probabilité qu'elle se produise.</t>
         </r>
       </text>
     </comment>
-    <comment ref="E2" authorId="0" shapeId="0" xr:uid="{29F926C3-0D11-49AD-A7CD-3E88549D3366}">
+    <comment ref="F2" authorId="0" shapeId="0" xr:uid="{29F926C3-0D11-49AD-A7CD-3E88549D3366}">
       <text>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t xml:space="preserve">Pourquoi ce facteur de risque est-il présent ?
 Les caractéristiques de plusieurs éléments peuvent répondre à cette question : 
 - La nature du travail 
 - Les méthodes de travail
 - L'organisation du travail
 - Les outils ou les équipements utilisés
 - L'aménagement et l'environnement de travail
 - Produit ou service
 - etc. </t>
         </r>
       </text>
     </comment>
-    <comment ref="H2" authorId="0" shapeId="0" xr:uid="{C3A14FF4-526A-4606-9A24-57AF35BB962A}">
+    <comment ref="I2" authorId="0" shapeId="0" xr:uid="{EE3ADA20-7533-4420-B291-359448458D1D}">
       <text>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
-          <t>Cocher lorsque réalisé.</t>
+          <t xml:space="preserve">Cocher lorsque réalisé.
+</t>
         </r>
       </text>
     </comment>
-    <comment ref="K2" authorId="0" shapeId="0" xr:uid="{6478A683-4550-468C-8472-F25361C4B7A0}">
+    <comment ref="L2" authorId="0" shapeId="0" xr:uid="{6478A683-4550-468C-8472-F25361C4B7A0}">
       <text>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>Cocher lorsque réalisé.</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="151" uniqueCount="100">
-[...11 lines deleted...]
-  </si>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="152" uniqueCount="104">
   <si>
     <t>Identifier</t>
   </si>
   <si>
     <t>Corriger</t>
   </si>
   <si>
     <t>Contrôler</t>
   </si>
   <si>
+    <t>Priorisation</t>
+  </si>
+  <si>
+    <t>Tâche</t>
+  </si>
+  <si>
+    <t>Situation à risque 
+(annexe du PS)</t>
+  </si>
+  <si>
+    <t>Description du facteur de risque</t>
+  </si>
+  <si>
+    <t>Analyse des risques identifiés</t>
+  </si>
+  <si>
+    <t>Causes 
+(déterminants)</t>
+  </si>
+  <si>
+    <t>Moyens de prévention</t>
+  </si>
+  <si>
+    <t>Responsable 
+Échéancier</t>
+  </si>
+  <si>
+    <t>□</t>
+  </si>
+  <si>
+    <t>Moyens de contrôle</t>
+  </si>
+  <si>
+    <t>Responsable 
+Fréquence/Échéancier</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> □</t>
+  </si>
+  <si>
+    <t>Pelleter la farine</t>
+  </si>
+  <si>
+    <t>4. Pencher la tête vers l’avant (flexion) de façon importante, fréquente ou maintenue. </t>
+  </si>
+  <si>
+    <t>Hauteur de la surface de travail</t>
+  </si>
+  <si>
+    <t>Surélever la surface de travail.</t>
+  </si>
+  <si>
+    <t>J. Tremblay
+fin avril 202x</t>
+  </si>
+  <si>
+    <t>Superviseurs
+ 1 fois/semaine</t>
+  </si>
+  <si>
+    <t>8. Pencher le dos vers l’avant (flexion) de façon importante, fréquente ou maintenue. </t>
+  </si>
+  <si>
+    <t>J. Tremblay 
+fin avril 202x</t>
+  </si>
+  <si>
+    <t>21. Incliner le poignet vers le bas (flexion) de façon prononcée ou maintenue. </t>
+  </si>
+  <si>
+    <t>Hauteur de la surface de travail 
+Conception de la pelle</t>
+  </si>
+  <si>
+    <t>Surélever la surface de travail
+Faire l'achat d'un autre type de pelle.</t>
+  </si>
+  <si>
+    <t>J. Tremblay 
+fin avril 202x
+C. Gagnon 
+Août 202x</t>
+  </si>
+  <si>
+    <t>Superviseurs
+ 1 fois/ mois</t>
+  </si>
+  <si>
+    <t>31. Répéter le même mouvement ou une séquence de gestes similaires pendant plus de 2 heures de façon prolongée sans pause (note : ne s’applique pas pour ce qui est de taper à l’ordinateur). </t>
+  </si>
+  <si>
+    <t>Nombre de recettes par jour, rotation de poste aux 4 heures, hauteur et volume du bac, emplacement du bac, etc.</t>
+  </si>
+  <si>
+    <t>Automatisation du procédé</t>
+  </si>
+  <si>
+    <t>A. Bédard 
+Fin 202x</t>
+  </si>
+  <si>
+    <t>Implanter un programme d'entretien préventif des équipements</t>
+  </si>
+  <si>
+    <t>C. Gagnon 
+Automne 202x</t>
+  </si>
+  <si>
     <t>Situation-a-risque</t>
   </si>
   <si>
     <t>FR</t>
+  </si>
+  <si>
+    <t>Niveau de risque</t>
   </si>
   <si>
     <t>1. Demeurer en position debout au même endroit de façon prolongée. </t>
   </si>
   <si>
     <t>Posture debout statique</t>
   </si>
   <si>
+    <t>Faible</t>
+  </si>
+  <si>
     <t>2. Demeurer en position assise de façon prolongée sans pouvoir changer sa posture. </t>
   </si>
   <si>
     <t>Posture assise statique</t>
+  </si>
+  <si>
+    <t>Modéré</t>
   </si>
   <si>
     <t>3. Tourner la tête de côté (rotation) de façon importante, fréquente ou maintenue. </t>
   </si>
   <si>
     <t>Posture contraignante cou</t>
   </si>
   <si>
-    <t>4. Pencher la tête vers l’avant (flexion) de façon importante, fréquente ou maintenue. </t>
+    <t>Élevé</t>
   </si>
   <si>
     <t>5. Pencher la tête vers l’arrière (extension) de façon importante, fréquente ou maintenue. </t>
   </si>
   <si>
     <t>6. Pencher la tête de côté (flexion latérale) de façon importante, fréquente ou maintenue. </t>
   </si>
   <si>
     <t>7. Tourner le dos (rotation) de façon importante, fréquente ou maintenue. </t>
   </si>
   <si>
     <t>Posture contraignante dos</t>
-  </si>
-[...1 lines deleted...]
-    <t>8. Pencher le dos vers l’avant (flexion) de façon importante, fréquente ou maintenue. </t>
   </si>
   <si>
     <t>9. Pencher le dos vers l’arrière (extension) de façon importante, fréquente ou maintenue. </t>
   </si>
   <si>
     <t>10. Pencher le dos de côté (flexion latérale) de façon importante, fréquente ou maintenue. </t>
   </si>
   <si>
     <t>11. Lever les coudes plus haut que les épaules. </t>
   </si>
   <si>
     <t>Posture contraignante épaules</t>
   </si>
   <si>
     <t>12. Lever les coudes plus haut que la poitrine sans appui. </t>
   </si>
   <si>
     <t>13. Surélever (hausser) les épaules de façon fréquente ou en continu. </t>
   </si>
   <si>
     <t>14. Tourner l’épaule vers l’intérieur (rotation interne de l’épaule). </t>
   </si>
   <si>
     <t>15. Tourner l’épaule vers l’arrière (rotation externe de l’épaule). </t>
   </si>
   <si>
     <t>16. Travailler à bout de bras vers l’avant ou de côté (flexion ou abduction de l’épaule). </t>
   </si>
   <si>
     <t>17. Tourner (rotation) complètement l’avant-bras avec la paume de la main vers le haut ou vers le bas (supination-pronation) de façon fréquente ou prolongée. </t>
   </si>
   <si>
     <t>Posture contraignante avant-bras</t>
   </si>
   <si>
     <t>18. Tourner (rotation) l’avant-bras avec la paume de la main vers le bas (pronation) de façon fréquente ou prolongée. </t>
   </si>
   <si>
     <t>19. Tourner (rotation) l’avant-bras avec la paume de la main vers le haut (supination) de façon fréquente ou prolongée. </t>
   </si>
   <si>
     <t>20. Incliner le poignet vers le haut (extension) de façon prononcée ou maintenue. </t>
   </si>
   <si>
     <t>Posture contraignante poignet</t>
   </si>
   <si>
-    <t>21. Incliner le poignet vers le bas (flexion) de façon prononcée ou maintenue. </t>
-[...1 lines deleted...]
-  <si>
     <t>22. Incliner latéralement le poignet vers l’extérieur (flexion cubitale) de façon prononcée ou maintenue. </t>
   </si>
   <si>
     <t>23. Incliner latéralement le poignet vers l’intérieur (flexion radiale) de façon prononcée ou maintenue. </t>
   </si>
   <si>
     <t>24. Saisir et manipuler un objet avec la main en pince et du bout des doigts. </t>
   </si>
   <si>
     <t>Posture contraignante main</t>
   </si>
   <si>
     <t>25. Saisir, tenir ou serrer un objet volumineux avec les doigts écartés ou en crochets. </t>
   </si>
   <si>
     <t>26. Effectuer un travail de précision avec le bout des doigts. </t>
   </si>
   <si>
     <t>27. S’accroupir de façon fréquente ou prolongée. </t>
   </si>
   <si>
     <t>Posture contraignante jambes</t>
   </si>
   <si>
     <t>28. S’agenouiller de façon fréquente ou prolongée. </t>
   </si>
   <si>
     <t>29. Être en déséquilibre sur un seul pied de façon fréquente ou prolongée. </t>
   </si>
   <si>
     <t>30. Être sur la pointe des pieds de façon fréquente ou prolongée. </t>
-  </si>
-[...1 lines deleted...]
-    <t>31. Répéter le même mouvement ou une séquence de gestes similaires pendant plus de 2 heures de façon prolongée sans pause (note : ne s’applique pas pour ce qui est de taper à l’ordinateur). </t>
   </si>
   <si>
     <t>Mouvements répétitifs</t>
   </si>
   <si>
     <t>32. Soulever ou déposer des objets pesant plus de 3 kg au-dessus des épaules, plus de 10 fois/min pour une durée de plus de 2 heures. </t>
   </si>
   <si>
     <t>Effort</t>
   </si>
   <si>
     <t>33. Soulever ou déposer des objets pesant plus de 3 kg sous les genoux, plus de 10 fois/min pour une durée de plus de 2 heures. </t>
   </si>
   <si>
     <t>34. Soulever ou déposer des objets pesant plus de 3 kg à bout de bras plus de 10 fois/min pour une durée de plus de 2 heures. </t>
   </si>
   <si>
     <t>35. Soulever ou déposer des objets pesant plus de 10 kg. </t>
   </si>
   <si>
     <t>36. Déplacer un objet d’une seule main ou à bout de bras. </t>
   </si>
   <si>
     <t>37. Saisir un objet pesant plus de 1 kg avec la main en pince du bout des doigts. </t>
   </si>
   <si>
     <t>38. Saisir un objet pesant plus de 4,5 kg d’une seule main. </t>
   </si>
   <si>
     <t>39. Pousser ou tirer des équipements avec les mains placées à une hauteur supérieure à celle des épaules ou écartées à une largeur supérieure à celle des épaules. </t>
   </si>
   <si>
     <t>40. Pousser ou tirer des équipements le dos penché (flexion) de façon importante. </t>
   </si>
   <si>
     <t>41. Pousser ou tirer des équipements le dos tourné (rotation) de façon importante. </t>
   </si>
   <si>
     <t>42. Dépasser la limite du poids cumulé lors du soulèvement ou du dépôt de charges, pour un temps donné : 2 500 kg et plus sur une durée de 1 heure. </t>
   </si>
   <si>
+    <t>Effort*</t>
+  </si>
+  <si>
     <t>42. Dépasser la limite du poids cumulé lors du soulèvement ou du dépôt de charges, pour un temps donné : 5 000 kg et plus sur une durée de 4 heures. </t>
   </si>
   <si>
     <t>42. Dépasser la limite du poids cumulé lors du soulèvement ou du dépôt de charges, pour un temps donné : 6 000 kg sur une durée de 8 heures. </t>
   </si>
   <si>
     <t>43. Dépasser la limite du poids cumulé lors du soulèvement ou du dépôt de charges : 4 800 kg et plus sur une distance de moins 5 m. </t>
   </si>
   <si>
     <t>43. Dépasser la limite du poids cumulé lors du soulèvement ou du dépôt de charges : 3 600 kg et plus sur une distance de 5 à 10 m. </t>
   </si>
   <si>
     <t>44. Être exposé à une température ambiante froide. </t>
   </si>
   <si>
     <t>Condition aggravante - Effort</t>
   </si>
   <si>
     <t>45. Être exposé à des objets chauds (environ 35 °C) difficiles à garder dans les mains. </t>
   </si>
   <si>
     <t>46. Être exposé à des objets froids (environ 15 °C) difficiles à garder dans les mains. </t>
   </si>
   <si>
     <t>47. Être exposé à des équipements ou à des outils endommagés, mal entretenus ou non adaptés à la tâche. </t>
   </si>
   <si>
     <t>48. Être exposé à un sol glissant, inégal, instable, en pente ou encombré. </t>
   </si>
   <si>
     <t>49. Travailler dans une échelle ou un escabeau. </t>
   </si>
   <si>
     <t>50. Travailler dans des espaces étroits ou problématiques qui génèrent des efforts supplémentaires. </t>
   </si>
   <si>
     <t>51. Travailler avec des objets dont la forme ou la taille réduit le champ de vision ou limite la prise ou le mouvement. </t>
   </si>
   <si>
-    <t>Niveau de risque</t>
-[...84 lines deleted...]
-(annexe du PS)</t>
+    <t>Autre</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="8" x14ac:knownFonts="1">
+  <fonts count="9">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="0"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="9"/>
       <color indexed="81"/>
       <name val="Tahoma"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <color indexed="81"/>
       <name val="Tahoma"/>
       <family val="2"/>
     </font>
     <font>
+      <b/>
+      <sz val="18"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
-  <fills count="6">
+  <fills count="7">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF92D050"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="4" tint="-0.249977111117893"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.499984740745262"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-4.9989318521683403E-2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="14">
+  <borders count="19">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="medium">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
@@ -986,206 +1028,623 @@
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color auto="1"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color auto="1"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color auto="1"/>
+      </right>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color auto="1"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color auto="1"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="38">
+  <cellXfs count="49">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...6 lines deleted...]
-      <alignment horizontal="left" vertical="top"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="8" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="9" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="10" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="0" fillId="6" borderId="16" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="6" borderId="8" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="5" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="6" borderId="7" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="6" borderId="7" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="2" fontId="0" fillId="6" borderId="14" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="6" borderId="9" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="2" fontId="0" fillId="6" borderId="17" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="6" borderId="10" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="6" borderId="16" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="6" borderId="14" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="6" borderId="17" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="6" borderId="8" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="6" borderId="8" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="6" borderId="11" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="6" borderId="15" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="5" borderId="8" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="5" borderId="9" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="4" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
-[...11 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
-  <dxfs count="3">
+  <dxfs count="17">
     <dxf>
       <fill>
-        <patternFill>
-          <bgColor rgb="FFFF0000"/>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0"/>
         </patternFill>
       </fill>
+      <alignment horizontal="left" vertical="top" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color auto="1"/>
+        </left>
+        <right/>
+        <top style="thin">
+          <color auto="1"/>
+        </top>
+        <bottom style="thin">
+          <color auto="1"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
     </dxf>
     <dxf>
       <fill>
-        <patternFill>
-          <bgColor rgb="FFFF0000"/>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0"/>
         </patternFill>
       </fill>
+      <alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color auto="1"/>
+        </left>
+        <right style="thin">
+          <color auto="1"/>
+        </right>
+        <top style="thin">
+          <color auto="1"/>
+        </top>
+        <bottom style="thin">
+          <color auto="1"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color auto="1"/>
+        </left>
+        <right style="thin">
+          <color auto="1"/>
+        </right>
+        <top style="thin">
+          <color auto="1"/>
+        </top>
+        <bottom style="thin">
+          <color auto="1"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color auto="1"/>
+        </left>
+        <right style="thin">
+          <color auto="1"/>
+        </right>
+        <top style="thin">
+          <color auto="1"/>
+        </top>
+        <bottom style="thin">
+          <color auto="1"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color auto="1"/>
+        </left>
+        <right style="thin">
+          <color auto="1"/>
+        </right>
+        <top style="thin">
+          <color auto="1"/>
+        </top>
+        <bottom style="thin">
+          <color auto="1"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color auto="1"/>
+        </left>
+        <right style="thin">
+          <color auto="1"/>
+        </right>
+        <top style="thin">
+          <color auto="1"/>
+        </top>
+        <bottom style="thin">
+          <color auto="1"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color auto="1"/>
+        </left>
+        <right style="thin">
+          <color auto="1"/>
+        </right>
+        <top style="thin">
+          <color auto="1"/>
+        </top>
+        <bottom style="thin">
+          <color auto="1"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0" tint="-4.9989318521683403E-2"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="center" vertical="top" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color auto="1"/>
+        </left>
+        <right style="thin">
+          <color auto="1"/>
+        </right>
+        <top/>
+        <bottom/>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="general" vertical="top" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color auto="1"/>
+        </left>
+        <right style="thin">
+          <color auto="1"/>
+        </right>
+        <top style="thin">
+          <color auto="1"/>
+        </top>
+        <bottom style="thin">
+          <color auto="1"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color auto="1"/>
+        </left>
+        <right style="thin">
+          <color auto="1"/>
+        </right>
+        <top style="thin">
+          <color auto="1"/>
+        </top>
+        <bottom style="thin">
+          <color auto="1"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="left" vertical="top" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color auto="1"/>
+        </left>
+        <right style="thin">
+          <color auto="1"/>
+        </right>
+        <top/>
+        <bottom/>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left/>
+        <right style="thin">
+          <color auto="1"/>
+        </right>
+        <top/>
+        <bottom/>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <border outline="0">
+        <bottom style="thin">
+          <color auto="1"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <border outline="0">
+        <left style="thin">
+          <color auto="1"/>
+        </left>
+        <right style="thin">
+          <color auto="1"/>
+        </right>
+        <top style="thin">
+          <color auto="1"/>
+        </top>
+        <bottom style="thin">
+          <color auto="1"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor indexed="65"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color auto="1"/>
+        </left>
+        <right style="thin">
+          <color auto="1"/>
+        </right>
+        <top/>
+        <bottom/>
+      </border>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor rgb="FFFF0000"/>
         </patternFill>
       </fill>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
 </file>
 
 <file path=xl/activeX/_rels/activeX1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2006/relationships/activeXControlBinary" Target="activeX1.bin"/></Relationships>
 </file>
 
 <file path=xl/activeX/_rels/activeX10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2006/relationships/activeXControlBinary" Target="activeX10.bin"/></Relationships>
 </file>
 
 <file path=xl/activeX/_rels/activeX11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2006/relationships/activeXControlBinary" Target="activeX11.bin"/></Relationships>
 </file>
 
 <file path=xl/activeX/_rels/activeX12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2006/relationships/activeXControlBinary" Target="activeX12.bin"/></Relationships>
 </file>
 
 <file path=xl/activeX/_rels/activeX13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2006/relationships/activeXControlBinary" Target="activeX13.bin"/></Relationships>
 </file>
 
 <file path=xl/activeX/_rels/activeX14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2006/relationships/activeXControlBinary" Target="activeX14.bin"/></Relationships>
 </file>
@@ -1904,213 +2363,71 @@
 
 <file path=xl/activeX/activeX90.xml><?xml version="1.0" encoding="utf-8"?>
 <ax:ocx xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ax:classid="{8BD21D40-EC42-11CE-9E0D-00AA006002F3}" ax:persistence="persistStreamInit" r:id="rId1"/>
 </file>
 
 <file path=xl/activeX/activeX91.xml><?xml version="1.0" encoding="utf-8"?>
 <ax:ocx xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ax:classid="{8BD21D40-EC42-11CE-9E0D-00AA006002F3}" ax:persistence="persistStreamInit" r:id="rId1"/>
 </file>
 
 <file path=xl/activeX/activeX92.xml><?xml version="1.0" encoding="utf-8"?>
 <ax:ocx xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ax:classid="{8BD21D40-EC42-11CE-9E0D-00AA006002F3}" ax:persistence="persistStreamInit" r:id="rId1"/>
 </file>
 
 <file path=xl/activeX/activeX93.xml><?xml version="1.0" encoding="utf-8"?>
 <ax:ocx xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ax:classid="{8BD21D40-EC42-11CE-9E0D-00AA006002F3}" ax:persistence="persistStreamInit" r:id="rId1"/>
 </file>
 
 <file path=xl/activeX/activeX94.xml><?xml version="1.0" encoding="utf-8"?>
 <ax:ocx xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ax:classid="{8BD21D40-EC42-11CE-9E0D-00AA006002F3}" ax:persistence="persistStreamInit" r:id="rId1"/>
 </file>
 
 <file path=xl/activeX/activeX95.xml><?xml version="1.0" encoding="utf-8"?>
 <ax:ocx xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ax:classid="{8BD21D40-EC42-11CE-9E0D-00AA006002F3}" ax:persistence="persistStreamInit" r:id="rId1"/>
 </file>
 
-<file path=xl/ctrlProps/ctrlProp1.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/vmlDrawing1.vml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.emf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.emf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.emf"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.emf"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
-          <xdr:col>7</xdr:col>
-[...4 lines deleted...]
-        <xdr:to>
           <xdr:col>8</xdr:col>
-          <xdr:colOff>38100</xdr:colOff>
-[...126 lines deleted...]
-          <xdr:col>7</xdr:col>
           <xdr:colOff>95250</xdr:colOff>
           <xdr:row>2</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:from>
         <xdr:to>
-          <xdr:col>7</xdr:col>
+          <xdr:col>8</xdr:col>
           <xdr:colOff>228600</xdr:colOff>
           <xdr:row>2</xdr:row>
           <xdr:rowOff>152400</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1711" name="CheckBox1" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1711"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000AF060000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
@@ -2118,57 +2435,57 @@
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:noFill/>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
-          <xdr:col>7</xdr:col>
+          <xdr:col>8</xdr:col>
           <xdr:colOff>95250</xdr:colOff>
           <xdr:row>3</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:from>
         <xdr:to>
-          <xdr:col>7</xdr:col>
+          <xdr:col>8</xdr:col>
           <xdr:colOff>228600</xdr:colOff>
           <xdr:row>3</xdr:row>
           <xdr:rowOff>152400</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1713" name="CheckBox2" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1713"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000B1060000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
@@ -2176,57 +2493,57 @@
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:noFill/>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
-          <xdr:col>7</xdr:col>
+          <xdr:col>8</xdr:col>
           <xdr:colOff>95250</xdr:colOff>
           <xdr:row>4</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:from>
         <xdr:to>
-          <xdr:col>7</xdr:col>
+          <xdr:col>8</xdr:col>
           <xdr:colOff>228600</xdr:colOff>
           <xdr:row>4</xdr:row>
           <xdr:rowOff>152400</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1714" name="CheckBox3" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1714"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000B2060000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
@@ -2234,57 +2551,57 @@
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:noFill/>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
-          <xdr:col>7</xdr:col>
+          <xdr:col>8</xdr:col>
           <xdr:colOff>95250</xdr:colOff>
           <xdr:row>5</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:from>
         <xdr:to>
-          <xdr:col>7</xdr:col>
+          <xdr:col>8</xdr:col>
           <xdr:colOff>228600</xdr:colOff>
           <xdr:row>5</xdr:row>
           <xdr:rowOff>152400</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1715" name="CheckBox4" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1715"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000B3060000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
@@ -2292,57 +2609,57 @@
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:noFill/>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
-          <xdr:col>7</xdr:col>
+          <xdr:col>8</xdr:col>
           <xdr:colOff>95250</xdr:colOff>
           <xdr:row>6</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:from>
         <xdr:to>
-          <xdr:col>7</xdr:col>
+          <xdr:col>8</xdr:col>
           <xdr:colOff>228600</xdr:colOff>
           <xdr:row>6</xdr:row>
           <xdr:rowOff>152400</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1716" name="CheckBox5" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1716"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000B4060000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
@@ -2350,57 +2667,57 @@
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:noFill/>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
-          <xdr:col>7</xdr:col>
+          <xdr:col>8</xdr:col>
           <xdr:colOff>95250</xdr:colOff>
           <xdr:row>8</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:from>
         <xdr:to>
-          <xdr:col>7</xdr:col>
+          <xdr:col>8</xdr:col>
           <xdr:colOff>228600</xdr:colOff>
           <xdr:row>8</xdr:row>
           <xdr:rowOff>152400</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1717" name="CheckBox6" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1717"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000B5060000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
@@ -2408,57 +2725,57 @@
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:noFill/>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
-          <xdr:col>7</xdr:col>
+          <xdr:col>8</xdr:col>
           <xdr:colOff>95250</xdr:colOff>
           <xdr:row>7</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:from>
         <xdr:to>
-          <xdr:col>7</xdr:col>
+          <xdr:col>8</xdr:col>
           <xdr:colOff>228600</xdr:colOff>
           <xdr:row>7</xdr:row>
           <xdr:rowOff>152400</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1718" name="CheckBox7" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1718"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000B6060000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
@@ -2466,57 +2783,57 @@
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:noFill/>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
-          <xdr:col>7</xdr:col>
+          <xdr:col>8</xdr:col>
           <xdr:colOff>95250</xdr:colOff>
           <xdr:row>9</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:from>
         <xdr:to>
-          <xdr:col>7</xdr:col>
+          <xdr:col>8</xdr:col>
           <xdr:colOff>228600</xdr:colOff>
           <xdr:row>9</xdr:row>
           <xdr:rowOff>152400</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1719" name="CheckBox8" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1719"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000B7060000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
@@ -2524,57 +2841,57 @@
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:noFill/>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
-          <xdr:col>7</xdr:col>
+          <xdr:col>8</xdr:col>
           <xdr:colOff>95250</xdr:colOff>
           <xdr:row>10</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:from>
         <xdr:to>
-          <xdr:col>7</xdr:col>
+          <xdr:col>8</xdr:col>
           <xdr:colOff>228600</xdr:colOff>
           <xdr:row>10</xdr:row>
           <xdr:rowOff>152400</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1720" name="CheckBox9" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1720"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000B8060000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
@@ -2582,57 +2899,57 @@
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:noFill/>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
-          <xdr:col>7</xdr:col>
+          <xdr:col>8</xdr:col>
           <xdr:colOff>95250</xdr:colOff>
           <xdr:row>11</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:from>
         <xdr:to>
-          <xdr:col>7</xdr:col>
+          <xdr:col>8</xdr:col>
           <xdr:colOff>228600</xdr:colOff>
           <xdr:row>11</xdr:row>
           <xdr:rowOff>152400</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1721" name="CheckBox10" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1721"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000B9060000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
@@ -2640,57 +2957,57 @@
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:noFill/>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
-          <xdr:col>7</xdr:col>
+          <xdr:col>8</xdr:col>
           <xdr:colOff>95250</xdr:colOff>
           <xdr:row>12</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:from>
         <xdr:to>
-          <xdr:col>7</xdr:col>
+          <xdr:col>8</xdr:col>
           <xdr:colOff>228600</xdr:colOff>
           <xdr:row>12</xdr:row>
           <xdr:rowOff>152400</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1722" name="CheckBox11" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1722"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000BA060000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
@@ -2698,57 +3015,57 @@
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:noFill/>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
-          <xdr:col>7</xdr:col>
+          <xdr:col>8</xdr:col>
           <xdr:colOff>95250</xdr:colOff>
           <xdr:row>13</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:from>
         <xdr:to>
-          <xdr:col>7</xdr:col>
+          <xdr:col>8</xdr:col>
           <xdr:colOff>228600</xdr:colOff>
           <xdr:row>13</xdr:row>
           <xdr:rowOff>152400</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1723" name="CheckBox12" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1723"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000BB060000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
@@ -2756,57 +3073,57 @@
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:noFill/>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
-          <xdr:col>7</xdr:col>
+          <xdr:col>8</xdr:col>
           <xdr:colOff>95250</xdr:colOff>
           <xdr:row>14</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:from>
         <xdr:to>
-          <xdr:col>7</xdr:col>
+          <xdr:col>8</xdr:col>
           <xdr:colOff>228600</xdr:colOff>
           <xdr:row>14</xdr:row>
           <xdr:rowOff>152400</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1724" name="CheckBox13" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1724"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000BC060000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
@@ -2814,57 +3131,57 @@
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:noFill/>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
-          <xdr:col>7</xdr:col>
+          <xdr:col>8</xdr:col>
           <xdr:colOff>95250</xdr:colOff>
           <xdr:row>15</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:from>
         <xdr:to>
-          <xdr:col>7</xdr:col>
+          <xdr:col>8</xdr:col>
           <xdr:colOff>228600</xdr:colOff>
           <xdr:row>15</xdr:row>
           <xdr:rowOff>152400</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1725" name="CheckBox14" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1725"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000BD060000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
@@ -2872,57 +3189,57 @@
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:noFill/>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
-          <xdr:col>7</xdr:col>
+          <xdr:col>8</xdr:col>
           <xdr:colOff>95250</xdr:colOff>
           <xdr:row>16</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:from>
         <xdr:to>
-          <xdr:col>7</xdr:col>
+          <xdr:col>8</xdr:col>
           <xdr:colOff>228600</xdr:colOff>
           <xdr:row>16</xdr:row>
           <xdr:rowOff>152400</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1726" name="CheckBox15" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1726"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000BE060000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
@@ -2930,57 +3247,57 @@
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:noFill/>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
-          <xdr:col>7</xdr:col>
+          <xdr:col>8</xdr:col>
           <xdr:colOff>95250</xdr:colOff>
           <xdr:row>17</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:from>
         <xdr:to>
-          <xdr:col>7</xdr:col>
+          <xdr:col>8</xdr:col>
           <xdr:colOff>228600</xdr:colOff>
           <xdr:row>17</xdr:row>
           <xdr:rowOff>152400</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1727" name="CheckBox16" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1727"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000BF060000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
@@ -2988,57 +3305,57 @@
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:noFill/>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
-          <xdr:col>7</xdr:col>
+          <xdr:col>8</xdr:col>
           <xdr:colOff>95250</xdr:colOff>
           <xdr:row>18</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:from>
         <xdr:to>
-          <xdr:col>7</xdr:col>
+          <xdr:col>8</xdr:col>
           <xdr:colOff>228600</xdr:colOff>
           <xdr:row>18</xdr:row>
           <xdr:rowOff>152400</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1728" name="CheckBox17" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1728"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000C0060000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
@@ -3046,57 +3363,57 @@
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:noFill/>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
-          <xdr:col>7</xdr:col>
+          <xdr:col>8</xdr:col>
           <xdr:colOff>95250</xdr:colOff>
           <xdr:row>19</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:from>
         <xdr:to>
-          <xdr:col>7</xdr:col>
+          <xdr:col>8</xdr:col>
           <xdr:colOff>228600</xdr:colOff>
           <xdr:row>19</xdr:row>
           <xdr:rowOff>152400</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1729" name="CheckBox18" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1729"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000C1060000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
@@ -3104,57 +3421,57 @@
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:noFill/>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
-          <xdr:col>7</xdr:col>
+          <xdr:col>8</xdr:col>
           <xdr:colOff>95250</xdr:colOff>
           <xdr:row>20</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:from>
         <xdr:to>
-          <xdr:col>7</xdr:col>
+          <xdr:col>8</xdr:col>
           <xdr:colOff>228600</xdr:colOff>
           <xdr:row>20</xdr:row>
           <xdr:rowOff>152400</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1730" name="CheckBox19" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1730"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000C2060000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
@@ -3162,57 +3479,57 @@
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:noFill/>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
-          <xdr:col>7</xdr:col>
+          <xdr:col>8</xdr:col>
           <xdr:colOff>95250</xdr:colOff>
           <xdr:row>21</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:from>
         <xdr:to>
-          <xdr:col>7</xdr:col>
+          <xdr:col>8</xdr:col>
           <xdr:colOff>228600</xdr:colOff>
           <xdr:row>21</xdr:row>
           <xdr:rowOff>152400</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1731" name="CheckBox20" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1731"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000C3060000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
@@ -3220,57 +3537,57 @@
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:noFill/>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
-          <xdr:col>7</xdr:col>
+          <xdr:col>8</xdr:col>
           <xdr:colOff>95250</xdr:colOff>
           <xdr:row>22</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:from>
         <xdr:to>
-          <xdr:col>7</xdr:col>
+          <xdr:col>8</xdr:col>
           <xdr:colOff>228600</xdr:colOff>
           <xdr:row>22</xdr:row>
           <xdr:rowOff>152400</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1732" name="CheckBox21" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1732"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000C4060000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
@@ -3278,57 +3595,57 @@
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:noFill/>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
-          <xdr:col>7</xdr:col>
+          <xdr:col>8</xdr:col>
           <xdr:colOff>95250</xdr:colOff>
           <xdr:row>23</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:from>
         <xdr:to>
-          <xdr:col>7</xdr:col>
+          <xdr:col>8</xdr:col>
           <xdr:colOff>228600</xdr:colOff>
           <xdr:row>23</xdr:row>
           <xdr:rowOff>152400</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1733" name="CheckBox22" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1733"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000C5060000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
@@ -3336,57 +3653,57 @@
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:noFill/>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
-          <xdr:col>7</xdr:col>
+          <xdr:col>8</xdr:col>
           <xdr:colOff>95250</xdr:colOff>
           <xdr:row>24</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:from>
         <xdr:to>
-          <xdr:col>7</xdr:col>
+          <xdr:col>8</xdr:col>
           <xdr:colOff>228600</xdr:colOff>
           <xdr:row>24</xdr:row>
           <xdr:rowOff>152400</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1734" name="CheckBox23" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1734"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000C6060000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
@@ -3394,57 +3711,57 @@
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:noFill/>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
-          <xdr:col>7</xdr:col>
+          <xdr:col>8</xdr:col>
           <xdr:colOff>95250</xdr:colOff>
           <xdr:row>25</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:from>
         <xdr:to>
-          <xdr:col>7</xdr:col>
+          <xdr:col>8</xdr:col>
           <xdr:colOff>228600</xdr:colOff>
           <xdr:row>25</xdr:row>
           <xdr:rowOff>152400</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1735" name="CheckBox24" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1735"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000C7060000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
@@ -3452,57 +3769,57 @@
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:noFill/>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
-          <xdr:col>7</xdr:col>
+          <xdr:col>8</xdr:col>
           <xdr:colOff>95250</xdr:colOff>
           <xdr:row>26</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:from>
         <xdr:to>
-          <xdr:col>7</xdr:col>
+          <xdr:col>8</xdr:col>
           <xdr:colOff>228600</xdr:colOff>
           <xdr:row>26</xdr:row>
           <xdr:rowOff>152400</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1736" name="CheckBox25" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1736"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000C8060000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
@@ -3510,57 +3827,57 @@
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:noFill/>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
-          <xdr:col>7</xdr:col>
+          <xdr:col>8</xdr:col>
           <xdr:colOff>95250</xdr:colOff>
           <xdr:row>27</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:from>
         <xdr:to>
-          <xdr:col>7</xdr:col>
+          <xdr:col>8</xdr:col>
           <xdr:colOff>228600</xdr:colOff>
           <xdr:row>27</xdr:row>
           <xdr:rowOff>152400</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1737" name="CheckBox26" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1737"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000C9060000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
@@ -3568,57 +3885,57 @@
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:noFill/>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
-          <xdr:col>7</xdr:col>
+          <xdr:col>8</xdr:col>
           <xdr:colOff>95250</xdr:colOff>
           <xdr:row>28</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:from>
         <xdr:to>
-          <xdr:col>7</xdr:col>
+          <xdr:col>8</xdr:col>
           <xdr:colOff>228600</xdr:colOff>
           <xdr:row>28</xdr:row>
           <xdr:rowOff>152400</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1738" name="CheckBox27" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1738"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000CA060000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
@@ -3626,57 +3943,57 @@
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:noFill/>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
-          <xdr:col>7</xdr:col>
+          <xdr:col>8</xdr:col>
           <xdr:colOff>95250</xdr:colOff>
           <xdr:row>29</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:from>
         <xdr:to>
-          <xdr:col>7</xdr:col>
+          <xdr:col>8</xdr:col>
           <xdr:colOff>228600</xdr:colOff>
           <xdr:row>29</xdr:row>
           <xdr:rowOff>152400</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1739" name="CheckBox28" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1739"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000CB060000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
@@ -3684,57 +4001,57 @@
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:noFill/>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
-          <xdr:col>7</xdr:col>
+          <xdr:col>8</xdr:col>
           <xdr:colOff>95250</xdr:colOff>
           <xdr:row>30</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:from>
         <xdr:to>
-          <xdr:col>7</xdr:col>
+          <xdr:col>8</xdr:col>
           <xdr:colOff>228600</xdr:colOff>
           <xdr:row>30</xdr:row>
           <xdr:rowOff>152400</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1740" name="CheckBox29" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1740"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000CC060000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
@@ -3742,57 +4059,57 @@
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:noFill/>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
-          <xdr:col>7</xdr:col>
+          <xdr:col>8</xdr:col>
           <xdr:colOff>95250</xdr:colOff>
           <xdr:row>31</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:from>
         <xdr:to>
-          <xdr:col>7</xdr:col>
+          <xdr:col>8</xdr:col>
           <xdr:colOff>228600</xdr:colOff>
           <xdr:row>31</xdr:row>
           <xdr:rowOff>152400</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1741" name="CheckBox30" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1741"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000CD060000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
@@ -3800,57 +4117,57 @@
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:noFill/>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
-          <xdr:col>7</xdr:col>
+          <xdr:col>8</xdr:col>
           <xdr:colOff>95250</xdr:colOff>
           <xdr:row>32</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:from>
         <xdr:to>
-          <xdr:col>7</xdr:col>
+          <xdr:col>8</xdr:col>
           <xdr:colOff>228600</xdr:colOff>
           <xdr:row>32</xdr:row>
           <xdr:rowOff>152400</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1742" name="CheckBox31" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1742"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000CE060000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
@@ -3858,57 +4175,57 @@
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:noFill/>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
-          <xdr:col>7</xdr:col>
+          <xdr:col>8</xdr:col>
           <xdr:colOff>95250</xdr:colOff>
           <xdr:row>33</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:from>
         <xdr:to>
-          <xdr:col>7</xdr:col>
+          <xdr:col>8</xdr:col>
           <xdr:colOff>228600</xdr:colOff>
           <xdr:row>33</xdr:row>
           <xdr:rowOff>152400</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1743" name="CheckBox32" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1743"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000CF060000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
@@ -3916,57 +4233,57 @@
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:noFill/>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
-          <xdr:col>7</xdr:col>
+          <xdr:col>8</xdr:col>
           <xdr:colOff>95250</xdr:colOff>
           <xdr:row>34</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:from>
         <xdr:to>
-          <xdr:col>7</xdr:col>
+          <xdr:col>8</xdr:col>
           <xdr:colOff>228600</xdr:colOff>
           <xdr:row>34</xdr:row>
           <xdr:rowOff>152400</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1744" name="CheckBox33" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1744"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000D0060000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
@@ -3974,57 +4291,57 @@
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:noFill/>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
-          <xdr:col>7</xdr:col>
+          <xdr:col>8</xdr:col>
           <xdr:colOff>95250</xdr:colOff>
           <xdr:row>35</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:from>
         <xdr:to>
-          <xdr:col>7</xdr:col>
+          <xdr:col>8</xdr:col>
           <xdr:colOff>228600</xdr:colOff>
           <xdr:row>35</xdr:row>
           <xdr:rowOff>152400</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1745" name="CheckBox34" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1745"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000D1060000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
@@ -4032,57 +4349,57 @@
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:noFill/>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
-          <xdr:col>7</xdr:col>
+          <xdr:col>8</xdr:col>
           <xdr:colOff>95250</xdr:colOff>
           <xdr:row>36</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:from>
         <xdr:to>
-          <xdr:col>7</xdr:col>
+          <xdr:col>8</xdr:col>
           <xdr:colOff>228600</xdr:colOff>
           <xdr:row>36</xdr:row>
           <xdr:rowOff>152400</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1746" name="CheckBox35" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1746"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000D2060000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
@@ -4090,57 +4407,57 @@
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:noFill/>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
-          <xdr:col>7</xdr:col>
+          <xdr:col>8</xdr:col>
           <xdr:colOff>95250</xdr:colOff>
           <xdr:row>37</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:from>
         <xdr:to>
-          <xdr:col>7</xdr:col>
+          <xdr:col>8</xdr:col>
           <xdr:colOff>228600</xdr:colOff>
           <xdr:row>37</xdr:row>
           <xdr:rowOff>152400</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1747" name="CheckBox36" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1747"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000D3060000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
@@ -4148,57 +4465,57 @@
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:noFill/>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
-          <xdr:col>7</xdr:col>
+          <xdr:col>8</xdr:col>
           <xdr:colOff>95250</xdr:colOff>
           <xdr:row>38</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:from>
         <xdr:to>
-          <xdr:col>7</xdr:col>
+          <xdr:col>8</xdr:col>
           <xdr:colOff>228600</xdr:colOff>
           <xdr:row>38</xdr:row>
           <xdr:rowOff>152400</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1748" name="CheckBox37" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1748"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000D4060000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
@@ -4206,57 +4523,57 @@
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:noFill/>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
-          <xdr:col>7</xdr:col>
+          <xdr:col>8</xdr:col>
           <xdr:colOff>95250</xdr:colOff>
           <xdr:row>39</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:from>
         <xdr:to>
-          <xdr:col>7</xdr:col>
+          <xdr:col>8</xdr:col>
           <xdr:colOff>228600</xdr:colOff>
           <xdr:row>39</xdr:row>
           <xdr:rowOff>152400</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1749" name="CheckBox38" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1749"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000D5060000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
@@ -4264,57 +4581,57 @@
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:noFill/>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
-          <xdr:col>7</xdr:col>
+          <xdr:col>8</xdr:col>
           <xdr:colOff>95250</xdr:colOff>
           <xdr:row>40</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:from>
         <xdr:to>
-          <xdr:col>7</xdr:col>
+          <xdr:col>8</xdr:col>
           <xdr:colOff>228600</xdr:colOff>
           <xdr:row>40</xdr:row>
           <xdr:rowOff>152400</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1750" name="CheckBox39" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1750"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000D6060000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
@@ -4322,57 +4639,57 @@
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:noFill/>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
-          <xdr:col>7</xdr:col>
+          <xdr:col>8</xdr:col>
           <xdr:colOff>95250</xdr:colOff>
           <xdr:row>41</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:from>
         <xdr:to>
-          <xdr:col>7</xdr:col>
+          <xdr:col>8</xdr:col>
           <xdr:colOff>228600</xdr:colOff>
           <xdr:row>41</xdr:row>
           <xdr:rowOff>152400</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1751" name="CheckBox40" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1751"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000D7060000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
@@ -4380,57 +4697,57 @@
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:noFill/>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
-          <xdr:col>7</xdr:col>
+          <xdr:col>8</xdr:col>
           <xdr:colOff>95250</xdr:colOff>
           <xdr:row>42</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:from>
         <xdr:to>
-          <xdr:col>7</xdr:col>
+          <xdr:col>8</xdr:col>
           <xdr:colOff>228600</xdr:colOff>
           <xdr:row>42</xdr:row>
           <xdr:rowOff>152400</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1752" name="CheckBox41" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1752"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000D8060000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
@@ -4438,57 +4755,57 @@
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:noFill/>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
-          <xdr:col>7</xdr:col>
+          <xdr:col>8</xdr:col>
           <xdr:colOff>95250</xdr:colOff>
           <xdr:row>43</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:from>
         <xdr:to>
-          <xdr:col>7</xdr:col>
+          <xdr:col>8</xdr:col>
           <xdr:colOff>228600</xdr:colOff>
           <xdr:row>43</xdr:row>
           <xdr:rowOff>152400</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1753" name="CheckBox42" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1753"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000D9060000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
@@ -4496,57 +4813,57 @@
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:noFill/>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
-          <xdr:col>7</xdr:col>
+          <xdr:col>8</xdr:col>
           <xdr:colOff>95250</xdr:colOff>
           <xdr:row>44</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:from>
         <xdr:to>
-          <xdr:col>7</xdr:col>
+          <xdr:col>8</xdr:col>
           <xdr:colOff>228600</xdr:colOff>
           <xdr:row>44</xdr:row>
           <xdr:rowOff>152400</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1754" name="CheckBox43" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1754"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000DA060000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
@@ -4554,57 +4871,57 @@
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:noFill/>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
-          <xdr:col>7</xdr:col>
+          <xdr:col>8</xdr:col>
           <xdr:colOff>95250</xdr:colOff>
           <xdr:row>45</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:from>
         <xdr:to>
-          <xdr:col>7</xdr:col>
+          <xdr:col>8</xdr:col>
           <xdr:colOff>228600</xdr:colOff>
           <xdr:row>45</xdr:row>
           <xdr:rowOff>152400</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1755" name="CheckBox44" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1755"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000DB060000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
@@ -4612,57 +4929,57 @@
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:noFill/>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
-          <xdr:col>7</xdr:col>
+          <xdr:col>8</xdr:col>
           <xdr:colOff>95250</xdr:colOff>
           <xdr:row>46</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:from>
         <xdr:to>
-          <xdr:col>7</xdr:col>
+          <xdr:col>8</xdr:col>
           <xdr:colOff>228600</xdr:colOff>
           <xdr:row>46</xdr:row>
           <xdr:rowOff>152400</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1756" name="CheckBox45" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1756"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000DC060000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
@@ -4670,57 +4987,57 @@
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:noFill/>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
-          <xdr:col>7</xdr:col>
+          <xdr:col>8</xdr:col>
           <xdr:colOff>95250</xdr:colOff>
           <xdr:row>47</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:from>
         <xdr:to>
-          <xdr:col>7</xdr:col>
+          <xdr:col>8</xdr:col>
           <xdr:colOff>228600</xdr:colOff>
           <xdr:row>47</xdr:row>
           <xdr:rowOff>152400</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1757" name="CheckBox46" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1757"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000DD060000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
@@ -4728,57 +5045,57 @@
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:noFill/>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
-          <xdr:col>7</xdr:col>
+          <xdr:col>8</xdr:col>
           <xdr:colOff>95250</xdr:colOff>
           <xdr:row>47</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:from>
         <xdr:to>
-          <xdr:col>7</xdr:col>
+          <xdr:col>8</xdr:col>
           <xdr:colOff>228600</xdr:colOff>
           <xdr:row>47</xdr:row>
           <xdr:rowOff>152400</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1758" name="CheckBox47" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1758"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000DE060000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
@@ -4786,57 +5103,57 @@
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:noFill/>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
-          <xdr:col>7</xdr:col>
+          <xdr:col>8</xdr:col>
           <xdr:colOff>95250</xdr:colOff>
           <xdr:row>48</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:from>
         <xdr:to>
-          <xdr:col>7</xdr:col>
+          <xdr:col>8</xdr:col>
           <xdr:colOff>228600</xdr:colOff>
           <xdr:row>48</xdr:row>
           <xdr:rowOff>152400</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1759" name="CheckBox48" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1759"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000DF060000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
@@ -4844,57 +5161,57 @@
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:noFill/>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
-          <xdr:col>10</xdr:col>
+          <xdr:col>11</xdr:col>
           <xdr:colOff>95250</xdr:colOff>
           <xdr:row>2</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:from>
         <xdr:to>
-          <xdr:col>10</xdr:col>
+          <xdr:col>11</xdr:col>
           <xdr:colOff>228600</xdr:colOff>
           <xdr:row>2</xdr:row>
           <xdr:rowOff>152400</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1761" name="CheckBox49" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1761"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000E1060000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
@@ -4902,57 +5219,57 @@
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:noFill/>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
-          <xdr:col>10</xdr:col>
+          <xdr:col>11</xdr:col>
           <xdr:colOff>95250</xdr:colOff>
           <xdr:row>3</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:from>
         <xdr:to>
-          <xdr:col>10</xdr:col>
+          <xdr:col>11</xdr:col>
           <xdr:colOff>228600</xdr:colOff>
           <xdr:row>3</xdr:row>
           <xdr:rowOff>152400</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1762" name="CheckBox50" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1762"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000E2060000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
@@ -4960,57 +5277,57 @@
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:noFill/>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
-          <xdr:col>10</xdr:col>
+          <xdr:col>11</xdr:col>
           <xdr:colOff>95250</xdr:colOff>
           <xdr:row>4</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:from>
         <xdr:to>
-          <xdr:col>10</xdr:col>
+          <xdr:col>11</xdr:col>
           <xdr:colOff>228600</xdr:colOff>
           <xdr:row>4</xdr:row>
           <xdr:rowOff>152400</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1763" name="CheckBox51" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1763"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000E3060000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
@@ -5018,57 +5335,57 @@
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:noFill/>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
-          <xdr:col>10</xdr:col>
+          <xdr:col>11</xdr:col>
           <xdr:colOff>95250</xdr:colOff>
           <xdr:row>5</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:from>
         <xdr:to>
-          <xdr:col>10</xdr:col>
+          <xdr:col>11</xdr:col>
           <xdr:colOff>228600</xdr:colOff>
           <xdr:row>5</xdr:row>
           <xdr:rowOff>152400</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1764" name="CheckBox52" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1764"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000E4060000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
@@ -5076,57 +5393,57 @@
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:noFill/>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
-          <xdr:col>10</xdr:col>
+          <xdr:col>11</xdr:col>
           <xdr:colOff>95250</xdr:colOff>
           <xdr:row>6</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:from>
         <xdr:to>
-          <xdr:col>10</xdr:col>
+          <xdr:col>11</xdr:col>
           <xdr:colOff>228600</xdr:colOff>
           <xdr:row>6</xdr:row>
           <xdr:rowOff>152400</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1765" name="CheckBox53" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1765"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000E5060000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
@@ -5134,57 +5451,57 @@
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:noFill/>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
-          <xdr:col>10</xdr:col>
+          <xdr:col>11</xdr:col>
           <xdr:colOff>95250</xdr:colOff>
           <xdr:row>7</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:from>
         <xdr:to>
-          <xdr:col>10</xdr:col>
+          <xdr:col>11</xdr:col>
           <xdr:colOff>228600</xdr:colOff>
           <xdr:row>7</xdr:row>
           <xdr:rowOff>152400</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1766" name="CheckBox54" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1766"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000E6060000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
@@ -5192,57 +5509,57 @@
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:noFill/>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
-          <xdr:col>10</xdr:col>
+          <xdr:col>11</xdr:col>
           <xdr:colOff>95250</xdr:colOff>
           <xdr:row>8</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:from>
         <xdr:to>
-          <xdr:col>10</xdr:col>
+          <xdr:col>11</xdr:col>
           <xdr:colOff>228600</xdr:colOff>
           <xdr:row>8</xdr:row>
           <xdr:rowOff>152400</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1767" name="CheckBox55" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1767"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000E7060000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
@@ -5250,57 +5567,57 @@
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:noFill/>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
-          <xdr:col>10</xdr:col>
+          <xdr:col>11</xdr:col>
           <xdr:colOff>95250</xdr:colOff>
           <xdr:row>9</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:from>
         <xdr:to>
-          <xdr:col>10</xdr:col>
+          <xdr:col>11</xdr:col>
           <xdr:colOff>228600</xdr:colOff>
           <xdr:row>9</xdr:row>
           <xdr:rowOff>152400</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1768" name="CheckBox56" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1768"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000E8060000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
@@ -5308,57 +5625,57 @@
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:noFill/>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
-          <xdr:col>10</xdr:col>
+          <xdr:col>11</xdr:col>
           <xdr:colOff>95250</xdr:colOff>
           <xdr:row>10</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:from>
         <xdr:to>
-          <xdr:col>10</xdr:col>
+          <xdr:col>11</xdr:col>
           <xdr:colOff>228600</xdr:colOff>
           <xdr:row>10</xdr:row>
           <xdr:rowOff>152400</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1769" name="CheckBox57" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1769"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000E9060000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
@@ -5366,57 +5683,57 @@
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:noFill/>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
-          <xdr:col>10</xdr:col>
+          <xdr:col>11</xdr:col>
           <xdr:colOff>95250</xdr:colOff>
           <xdr:row>11</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:from>
         <xdr:to>
-          <xdr:col>10</xdr:col>
+          <xdr:col>11</xdr:col>
           <xdr:colOff>228600</xdr:colOff>
           <xdr:row>11</xdr:row>
           <xdr:rowOff>152400</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1770" name="CheckBox58" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1770"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000EA060000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
@@ -5424,57 +5741,57 @@
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:noFill/>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
-          <xdr:col>10</xdr:col>
+          <xdr:col>11</xdr:col>
           <xdr:colOff>95250</xdr:colOff>
           <xdr:row>12</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:from>
         <xdr:to>
-          <xdr:col>10</xdr:col>
+          <xdr:col>11</xdr:col>
           <xdr:colOff>228600</xdr:colOff>
           <xdr:row>12</xdr:row>
           <xdr:rowOff>152400</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1771" name="CheckBox59" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1771"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000EB060000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
@@ -5482,57 +5799,57 @@
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:noFill/>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
-          <xdr:col>10</xdr:col>
+          <xdr:col>11</xdr:col>
           <xdr:colOff>95250</xdr:colOff>
           <xdr:row>13</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:from>
         <xdr:to>
-          <xdr:col>10</xdr:col>
+          <xdr:col>11</xdr:col>
           <xdr:colOff>228600</xdr:colOff>
           <xdr:row>13</xdr:row>
           <xdr:rowOff>152400</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1772" name="CheckBox60" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1772"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000EC060000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
@@ -5540,57 +5857,57 @@
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:noFill/>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
-          <xdr:col>10</xdr:col>
+          <xdr:col>11</xdr:col>
           <xdr:colOff>95250</xdr:colOff>
           <xdr:row>14</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:from>
         <xdr:to>
-          <xdr:col>10</xdr:col>
+          <xdr:col>11</xdr:col>
           <xdr:colOff>228600</xdr:colOff>
           <xdr:row>14</xdr:row>
           <xdr:rowOff>152400</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1773" name="CheckBox61" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1773"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000ED060000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
@@ -5598,57 +5915,57 @@
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:noFill/>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
-          <xdr:col>10</xdr:col>
+          <xdr:col>11</xdr:col>
           <xdr:colOff>95250</xdr:colOff>
           <xdr:row>15</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:from>
         <xdr:to>
-          <xdr:col>10</xdr:col>
+          <xdr:col>11</xdr:col>
           <xdr:colOff>228600</xdr:colOff>
           <xdr:row>15</xdr:row>
           <xdr:rowOff>152400</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1774" name="CheckBox62" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1774"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000EE060000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
@@ -5656,57 +5973,57 @@
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:noFill/>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
-          <xdr:col>10</xdr:col>
+          <xdr:col>11</xdr:col>
           <xdr:colOff>95250</xdr:colOff>
           <xdr:row>16</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:from>
         <xdr:to>
-          <xdr:col>10</xdr:col>
+          <xdr:col>11</xdr:col>
           <xdr:colOff>228600</xdr:colOff>
           <xdr:row>16</xdr:row>
           <xdr:rowOff>152400</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1775" name="CheckBox63" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1775"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000EF060000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
@@ -5714,57 +6031,57 @@
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:noFill/>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
-          <xdr:col>10</xdr:col>
+          <xdr:col>11</xdr:col>
           <xdr:colOff>95250</xdr:colOff>
           <xdr:row>17</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:from>
         <xdr:to>
-          <xdr:col>10</xdr:col>
+          <xdr:col>11</xdr:col>
           <xdr:colOff>228600</xdr:colOff>
           <xdr:row>17</xdr:row>
           <xdr:rowOff>152400</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1776" name="CheckBox64" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1776"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000F0060000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
@@ -5772,57 +6089,57 @@
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:noFill/>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
-          <xdr:col>10</xdr:col>
+          <xdr:col>11</xdr:col>
           <xdr:colOff>95250</xdr:colOff>
           <xdr:row>18</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:from>
         <xdr:to>
-          <xdr:col>10</xdr:col>
+          <xdr:col>11</xdr:col>
           <xdr:colOff>228600</xdr:colOff>
           <xdr:row>18</xdr:row>
           <xdr:rowOff>152400</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1777" name="CheckBox65" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1777"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000F1060000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
@@ -5830,57 +6147,57 @@
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:noFill/>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
-          <xdr:col>10</xdr:col>
+          <xdr:col>11</xdr:col>
           <xdr:colOff>95250</xdr:colOff>
           <xdr:row>19</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:from>
         <xdr:to>
-          <xdr:col>10</xdr:col>
+          <xdr:col>11</xdr:col>
           <xdr:colOff>228600</xdr:colOff>
           <xdr:row>19</xdr:row>
           <xdr:rowOff>152400</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1778" name="CheckBox66" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1778"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000F2060000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
@@ -5888,57 +6205,57 @@
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:noFill/>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
-          <xdr:col>10</xdr:col>
+          <xdr:col>11</xdr:col>
           <xdr:colOff>95250</xdr:colOff>
           <xdr:row>20</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:from>
         <xdr:to>
-          <xdr:col>10</xdr:col>
+          <xdr:col>11</xdr:col>
           <xdr:colOff>228600</xdr:colOff>
           <xdr:row>20</xdr:row>
           <xdr:rowOff>152400</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1779" name="CheckBox67" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1779"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000F3060000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
@@ -5946,57 +6263,57 @@
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:noFill/>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
-          <xdr:col>10</xdr:col>
+          <xdr:col>11</xdr:col>
           <xdr:colOff>95250</xdr:colOff>
           <xdr:row>21</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:from>
         <xdr:to>
-          <xdr:col>10</xdr:col>
+          <xdr:col>11</xdr:col>
           <xdr:colOff>228600</xdr:colOff>
           <xdr:row>21</xdr:row>
           <xdr:rowOff>152400</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1780" name="CheckBox68" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1780"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000F4060000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
@@ -6004,57 +6321,57 @@
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:noFill/>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
-          <xdr:col>10</xdr:col>
+          <xdr:col>11</xdr:col>
           <xdr:colOff>95250</xdr:colOff>
           <xdr:row>22</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:from>
         <xdr:to>
-          <xdr:col>10</xdr:col>
+          <xdr:col>11</xdr:col>
           <xdr:colOff>228600</xdr:colOff>
           <xdr:row>22</xdr:row>
           <xdr:rowOff>152400</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1781" name="CheckBox69" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1781"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000F5060000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
@@ -6062,57 +6379,57 @@
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:noFill/>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
-          <xdr:col>10</xdr:col>
+          <xdr:col>11</xdr:col>
           <xdr:colOff>95250</xdr:colOff>
           <xdr:row>23</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:from>
         <xdr:to>
-          <xdr:col>10</xdr:col>
+          <xdr:col>11</xdr:col>
           <xdr:colOff>228600</xdr:colOff>
           <xdr:row>23</xdr:row>
           <xdr:rowOff>152400</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1782" name="CheckBox70" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1782"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000F6060000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
@@ -6120,57 +6437,57 @@
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:noFill/>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
-          <xdr:col>10</xdr:col>
+          <xdr:col>11</xdr:col>
           <xdr:colOff>95250</xdr:colOff>
           <xdr:row>24</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:from>
         <xdr:to>
-          <xdr:col>10</xdr:col>
+          <xdr:col>11</xdr:col>
           <xdr:colOff>228600</xdr:colOff>
           <xdr:row>24</xdr:row>
           <xdr:rowOff>152400</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1783" name="CheckBox71" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1783"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000F7060000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
@@ -6178,57 +6495,57 @@
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:noFill/>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
-          <xdr:col>10</xdr:col>
+          <xdr:col>11</xdr:col>
           <xdr:colOff>95250</xdr:colOff>
           <xdr:row>25</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:from>
         <xdr:to>
-          <xdr:col>10</xdr:col>
+          <xdr:col>11</xdr:col>
           <xdr:colOff>228600</xdr:colOff>
           <xdr:row>25</xdr:row>
           <xdr:rowOff>152400</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1784" name="CheckBox72" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1784"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000F8060000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
@@ -6236,57 +6553,57 @@
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:noFill/>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
-          <xdr:col>10</xdr:col>
+          <xdr:col>11</xdr:col>
           <xdr:colOff>95250</xdr:colOff>
           <xdr:row>26</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:from>
         <xdr:to>
-          <xdr:col>10</xdr:col>
+          <xdr:col>11</xdr:col>
           <xdr:colOff>228600</xdr:colOff>
           <xdr:row>26</xdr:row>
           <xdr:rowOff>152400</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1785" name="CheckBox73" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1785"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000F9060000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
@@ -6294,57 +6611,57 @@
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:noFill/>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
-          <xdr:col>10</xdr:col>
+          <xdr:col>11</xdr:col>
           <xdr:colOff>95250</xdr:colOff>
           <xdr:row>27</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:from>
         <xdr:to>
-          <xdr:col>10</xdr:col>
+          <xdr:col>11</xdr:col>
           <xdr:colOff>228600</xdr:colOff>
           <xdr:row>27</xdr:row>
           <xdr:rowOff>152400</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1786" name="CheckBox74" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1786"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000FA060000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
@@ -6352,57 +6669,57 @@
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:noFill/>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
-          <xdr:col>10</xdr:col>
+          <xdr:col>11</xdr:col>
           <xdr:colOff>95250</xdr:colOff>
           <xdr:row>28</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:from>
         <xdr:to>
-          <xdr:col>10</xdr:col>
+          <xdr:col>11</xdr:col>
           <xdr:colOff>228600</xdr:colOff>
           <xdr:row>28</xdr:row>
           <xdr:rowOff>152400</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1787" name="CheckBox75" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1787"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000FB060000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
@@ -6410,57 +6727,57 @@
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:noFill/>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
-          <xdr:col>10</xdr:col>
+          <xdr:col>11</xdr:col>
           <xdr:colOff>95250</xdr:colOff>
           <xdr:row>29</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:from>
         <xdr:to>
-          <xdr:col>10</xdr:col>
+          <xdr:col>11</xdr:col>
           <xdr:colOff>228600</xdr:colOff>
           <xdr:row>29</xdr:row>
           <xdr:rowOff>152400</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1788" name="CheckBox76" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1788"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000FC060000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
@@ -6468,57 +6785,57 @@
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:noFill/>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
-          <xdr:col>10</xdr:col>
+          <xdr:col>11</xdr:col>
           <xdr:colOff>95250</xdr:colOff>
           <xdr:row>30</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:from>
         <xdr:to>
-          <xdr:col>10</xdr:col>
+          <xdr:col>11</xdr:col>
           <xdr:colOff>228600</xdr:colOff>
           <xdr:row>30</xdr:row>
           <xdr:rowOff>152400</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1789" name="CheckBox77" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1789"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000FD060000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
@@ -6526,57 +6843,57 @@
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:noFill/>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
-          <xdr:col>10</xdr:col>
+          <xdr:col>11</xdr:col>
           <xdr:colOff>95250</xdr:colOff>
           <xdr:row>31</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:from>
         <xdr:to>
-          <xdr:col>10</xdr:col>
+          <xdr:col>11</xdr:col>
           <xdr:colOff>228600</xdr:colOff>
           <xdr:row>31</xdr:row>
           <xdr:rowOff>152400</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1790" name="CheckBox78" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1790"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000FE060000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
@@ -6584,57 +6901,57 @@
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:noFill/>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
-          <xdr:col>10</xdr:col>
+          <xdr:col>11</xdr:col>
           <xdr:colOff>95250</xdr:colOff>
           <xdr:row>32</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:from>
         <xdr:to>
-          <xdr:col>10</xdr:col>
+          <xdr:col>11</xdr:col>
           <xdr:colOff>228600</xdr:colOff>
           <xdr:row>32</xdr:row>
           <xdr:rowOff>152400</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1791" name="CheckBox79" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1791"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000FF060000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
@@ -6642,57 +6959,57 @@
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:noFill/>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
-          <xdr:col>10</xdr:col>
+          <xdr:col>11</xdr:col>
           <xdr:colOff>95250</xdr:colOff>
           <xdr:row>33</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:from>
         <xdr:to>
-          <xdr:col>10</xdr:col>
+          <xdr:col>11</xdr:col>
           <xdr:colOff>228600</xdr:colOff>
           <xdr:row>33</xdr:row>
           <xdr:rowOff>152400</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1792" name="CheckBox80" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1792"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000000070000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
@@ -6700,57 +7017,57 @@
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:noFill/>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
-          <xdr:col>10</xdr:col>
+          <xdr:col>11</xdr:col>
           <xdr:colOff>95250</xdr:colOff>
           <xdr:row>34</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:from>
         <xdr:to>
-          <xdr:col>10</xdr:col>
+          <xdr:col>11</xdr:col>
           <xdr:colOff>228600</xdr:colOff>
           <xdr:row>34</xdr:row>
           <xdr:rowOff>152400</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1793" name="CheckBox81" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1793"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000001070000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
@@ -6758,57 +7075,57 @@
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:noFill/>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
-          <xdr:col>10</xdr:col>
+          <xdr:col>11</xdr:col>
           <xdr:colOff>95250</xdr:colOff>
           <xdr:row>35</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:from>
         <xdr:to>
-          <xdr:col>10</xdr:col>
+          <xdr:col>11</xdr:col>
           <xdr:colOff>228600</xdr:colOff>
           <xdr:row>35</xdr:row>
           <xdr:rowOff>152400</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1794" name="CheckBox82" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1794"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000002070000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
@@ -6816,57 +7133,57 @@
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:noFill/>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
-          <xdr:col>10</xdr:col>
+          <xdr:col>11</xdr:col>
           <xdr:colOff>95250</xdr:colOff>
           <xdr:row>36</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:from>
         <xdr:to>
-          <xdr:col>10</xdr:col>
+          <xdr:col>11</xdr:col>
           <xdr:colOff>228600</xdr:colOff>
           <xdr:row>36</xdr:row>
           <xdr:rowOff>152400</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1795" name="CheckBox83" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1795"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000003070000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
@@ -6874,57 +7191,57 @@
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:noFill/>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
-          <xdr:col>10</xdr:col>
+          <xdr:col>11</xdr:col>
           <xdr:colOff>95250</xdr:colOff>
           <xdr:row>37</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:from>
         <xdr:to>
-          <xdr:col>10</xdr:col>
+          <xdr:col>11</xdr:col>
           <xdr:colOff>228600</xdr:colOff>
           <xdr:row>37</xdr:row>
           <xdr:rowOff>152400</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1796" name="CheckBox84" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1796"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000004070000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
@@ -6932,57 +7249,57 @@
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:noFill/>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
-          <xdr:col>10</xdr:col>
+          <xdr:col>11</xdr:col>
           <xdr:colOff>95250</xdr:colOff>
           <xdr:row>38</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:from>
         <xdr:to>
-          <xdr:col>10</xdr:col>
+          <xdr:col>11</xdr:col>
           <xdr:colOff>228600</xdr:colOff>
           <xdr:row>38</xdr:row>
           <xdr:rowOff>152400</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1797" name="CheckBox85" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1797"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000005070000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
@@ -6990,57 +7307,57 @@
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:noFill/>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
-          <xdr:col>10</xdr:col>
+          <xdr:col>11</xdr:col>
           <xdr:colOff>95250</xdr:colOff>
           <xdr:row>39</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:from>
         <xdr:to>
-          <xdr:col>10</xdr:col>
+          <xdr:col>11</xdr:col>
           <xdr:colOff>228600</xdr:colOff>
           <xdr:row>39</xdr:row>
           <xdr:rowOff>152400</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1798" name="CheckBox86" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1798"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000006070000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
@@ -7048,57 +7365,57 @@
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:noFill/>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
-          <xdr:col>10</xdr:col>
+          <xdr:col>11</xdr:col>
           <xdr:colOff>95250</xdr:colOff>
           <xdr:row>40</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:from>
         <xdr:to>
-          <xdr:col>10</xdr:col>
+          <xdr:col>11</xdr:col>
           <xdr:colOff>228600</xdr:colOff>
           <xdr:row>40</xdr:row>
           <xdr:rowOff>152400</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1799" name="CheckBox87" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1799"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000007070000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
@@ -7106,57 +7423,57 @@
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:noFill/>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
-          <xdr:col>10</xdr:col>
+          <xdr:col>11</xdr:col>
           <xdr:colOff>95250</xdr:colOff>
           <xdr:row>41</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:from>
         <xdr:to>
-          <xdr:col>10</xdr:col>
+          <xdr:col>11</xdr:col>
           <xdr:colOff>228600</xdr:colOff>
           <xdr:row>41</xdr:row>
           <xdr:rowOff>152400</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1800" name="CheckBox88" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1800"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000008070000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
@@ -7164,57 +7481,57 @@
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:noFill/>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
-          <xdr:col>10</xdr:col>
+          <xdr:col>11</xdr:col>
           <xdr:colOff>95250</xdr:colOff>
           <xdr:row>42</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:from>
         <xdr:to>
-          <xdr:col>10</xdr:col>
+          <xdr:col>11</xdr:col>
           <xdr:colOff>228600</xdr:colOff>
           <xdr:row>42</xdr:row>
           <xdr:rowOff>152400</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1801" name="CheckBox89" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1801"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000009070000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
@@ -7222,57 +7539,57 @@
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:noFill/>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
-          <xdr:col>10</xdr:col>
+          <xdr:col>11</xdr:col>
           <xdr:colOff>95250</xdr:colOff>
           <xdr:row>43</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:from>
         <xdr:to>
-          <xdr:col>10</xdr:col>
+          <xdr:col>11</xdr:col>
           <xdr:colOff>228600</xdr:colOff>
           <xdr:row>43</xdr:row>
           <xdr:rowOff>152400</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1802" name="CheckBox90" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1802"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00000A070000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
@@ -7280,57 +7597,57 @@
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:noFill/>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
-          <xdr:col>10</xdr:col>
+          <xdr:col>11</xdr:col>
           <xdr:colOff>95250</xdr:colOff>
           <xdr:row>44</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:from>
         <xdr:to>
-          <xdr:col>10</xdr:col>
+          <xdr:col>11</xdr:col>
           <xdr:colOff>228600</xdr:colOff>
           <xdr:row>44</xdr:row>
           <xdr:rowOff>152400</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1803" name="CheckBox91" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1803"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00000B070000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
@@ -7338,57 +7655,57 @@
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:noFill/>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
-          <xdr:col>10</xdr:col>
+          <xdr:col>11</xdr:col>
           <xdr:colOff>95250</xdr:colOff>
           <xdr:row>45</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:from>
         <xdr:to>
-          <xdr:col>10</xdr:col>
+          <xdr:col>11</xdr:col>
           <xdr:colOff>228600</xdr:colOff>
           <xdr:row>45</xdr:row>
           <xdr:rowOff>152400</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1804" name="CheckBox92" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1804"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00000C070000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
@@ -7396,57 +7713,57 @@
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:noFill/>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
-          <xdr:col>10</xdr:col>
+          <xdr:col>11</xdr:col>
           <xdr:colOff>95250</xdr:colOff>
           <xdr:row>46</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:from>
         <xdr:to>
-          <xdr:col>10</xdr:col>
+          <xdr:col>11</xdr:col>
           <xdr:colOff>228600</xdr:colOff>
           <xdr:row>46</xdr:row>
           <xdr:rowOff>152400</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1805" name="CheckBox93" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1805"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00000D070000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
@@ -7454,57 +7771,57 @@
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:noFill/>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
-          <xdr:col>10</xdr:col>
+          <xdr:col>11</xdr:col>
           <xdr:colOff>95250</xdr:colOff>
           <xdr:row>47</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:from>
         <xdr:to>
-          <xdr:col>10</xdr:col>
+          <xdr:col>11</xdr:col>
           <xdr:colOff>228600</xdr:colOff>
           <xdr:row>47</xdr:row>
           <xdr:rowOff>152400</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1806" name="CheckBox94" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1806"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00000E070000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
@@ -7512,159 +7829,182 @@
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:noFill/>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
-          <xdr:col>10</xdr:col>
+          <xdr:col>11</xdr:col>
           <xdr:colOff>95250</xdr:colOff>
           <xdr:row>48</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:from>
         <xdr:to>
-          <xdr:col>10</xdr:col>
+          <xdr:col>11</xdr:col>
           <xdr:colOff>228600</xdr:colOff>
           <xdr:row>48</xdr:row>
           <xdr:rowOff>152400</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1807" name="CheckBox95" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1807"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00000F070000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:noFill/>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>57150</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>257175</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>1616075</xdr:colOff>
       <xdr:row>4</xdr:row>
-      <xdr:rowOff>114300</xdr:rowOff>
+      <xdr:rowOff>95250</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="99" name="Image 98">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000063000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="57150" y="1066800"/>
           <a:ext cx="1558925" cy="1000125"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
+<file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="2" xr:uid="{8BE38FA4-9D2C-4F10-8A09-836B4141CBE6}" name="Tableau2" displayName="Tableau2" ref="A2:L49" totalsRowShown="0" headerRowDxfId="15" dataDxfId="14" headerRowBorderDxfId="12" tableBorderDxfId="13">
+  <autoFilter ref="A2:L49" xr:uid="{8BE38FA4-9D2C-4F10-8A09-836B4141CBE6}"/>
+  <tableColumns count="12">
+    <tableColumn id="1" xr3:uid="{8961F063-2937-459A-84CE-976C70861BFF}" name="Priorisation" dataDxfId="11"/>
+    <tableColumn id="2" xr3:uid="{4530D0AB-76AE-4571-94F8-CE6E1DCBDE57}" name="Tâche" dataDxfId="10"/>
+    <tableColumn id="3" xr3:uid="{9194E5B6-D82F-4BB7-BDCE-A82B0C988C7C}" name="Situation à risque _x000a_(annexe du PS)" dataDxfId="9"/>
+    <tableColumn id="4" xr3:uid="{A3BFD659-454A-415F-A1D6-282E870B94F0}" name="Description du facteur de risque" dataDxfId="8">
+      <calculatedColumnFormula>VLOOKUP(C3,MaListe,2,FALSE)</calculatedColumnFormula>
+    </tableColumn>
+    <tableColumn id="5" xr3:uid="{91DA1B38-4D14-40A8-990F-C9014A5CF952}" name="Analyse des risques identifiés" dataDxfId="7"/>
+    <tableColumn id="6" xr3:uid="{620913D7-C61F-400C-82DE-CFB1256FA334}" name="Causes _x000a_(déterminants)" dataDxfId="6"/>
+    <tableColumn id="7" xr3:uid="{0EB7F174-5A32-4EB3-A0C6-B34391F98F88}" name="Moyens de prévention" dataDxfId="5"/>
+    <tableColumn id="8" xr3:uid="{A50F3CF6-4A53-4BC7-AD22-BC3F84E414AB}" name="Responsable _x000a_Échéancier" dataDxfId="4"/>
+    <tableColumn id="9" xr3:uid="{33797E51-9E35-4679-95C1-6390837710AC}" name="□" dataDxfId="3"/>
+    <tableColumn id="10" xr3:uid="{BF05A400-0863-4196-A13B-6C5CC861D41A}" name="Moyens de contrôle" dataDxfId="2"/>
+    <tableColumn id="11" xr3:uid="{6BBFDFAF-A0F9-4D0A-BDE3-C949708BDE3C}" name="Responsable _x000a_Fréquence/Échéancier" dataDxfId="1"/>
+    <tableColumn id="12" xr3:uid="{447E12FD-2A1E-4BF9-9CC0-7A4FD6A20188}" name=" □" dataDxfId="0"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleLight1" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
@@ -7915,3939 +8255,4164 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX20.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX15.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX36.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX41.xml"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX57.xml"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX62.xml"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX78.xml"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX83.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX10.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX5.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX26.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX31.xml"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX47.xml"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX52.xml"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX68.xml"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX73.xml"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX94.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX1.xml"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.emf"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX87.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX16.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX21.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX37.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX42.xml"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX58.xml"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX63.xml"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX74.xml"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX79.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX6.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX11.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX27.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX32.xml"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX53.xml"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX95.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX14.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX35.xml"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX48.xml"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX56.xml"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX64.xml"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX69.xml"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX77.xml"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX82.xml"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX84.xml"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX88.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.emf"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX9.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX17.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX22.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX30.xml"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX43.xml"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX51.xml"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX4.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX25.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX38.xml"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX46.xml"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX54.xml"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX59.xml"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX67.xml"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX72.xml"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX75.xml"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX80.xml"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX86.xml"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX91.xml"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX93.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX3.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX7.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX12.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX33.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX28.xml"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX44.xml"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX49.xml"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX70.xml"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX89.xml"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX2.xml"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX65.xml"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.emf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX23.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX18.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX34.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX39.xml"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX60.xml"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX81.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX55.xml"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX76.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX13.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX8.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX24.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX29.xml"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX50.xml"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX71.xml"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX92.xml"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp2.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.emf"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX45.xml"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX66.xml"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX85.xml"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX90.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX19.xml"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX40.xml"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX61.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX21.xml"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX84.xml"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX79.xml"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX63.xml"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX58.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX42.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX37.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX16.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX11.xml"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX74.xml"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX69.xml"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX53.xml"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX48.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX32.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX27.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX6.xml"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX90.xml"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX85.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX1.xml"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX64.xml"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX59.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX43.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX38.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX22.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX17.xml"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX80.xml"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX75.xml"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX62.xml"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX54.xml"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX41.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX33.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX28.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX20.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX12.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX7.xml"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX91.xml"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX86.xml"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX83.xml"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX78.xml"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX70.xml"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX65.xml"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX57.xml"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX49.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX36.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX15.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.emf"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX52.xml"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX44.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX31.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX23.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX18.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX10.xml"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX94.xml"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX89.xml"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX81.xml"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX76.xml"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX73.xml"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX68.xml"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX60.xml"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX55.xml"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX47.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX39.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX26.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX5.xml"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX4.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX34.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX13.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX8.xml"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX92.xml"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX71.xml"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX50.xml"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX45.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX29.xml"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX87.xml"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX66.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX24.xml"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX82.xml"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX61.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX40.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX35.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX19.xml"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX77.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX56.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX14.xml"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX95.xml"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX72.xml"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX51.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX30.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX25.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX9.xml"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX93.xml"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX88.xml"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX67.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX46.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1DF6C159-29A5-429A-B915-D26E750FCE48}">
   <sheetPr codeName="Feuil1">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:K51"/>
+  <dimension ref="A1:L49"/>
   <sheetViews>
     <sheetView tabSelected="1" view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="A13" sqref="A13:A18"/>
+      <selection activeCell="C8" sqref="C8"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="11.42578125" defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="27" style="15" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="11" max="11" width="4.7109375" style="15" customWidth="1"/>
+    <col min="1" max="1" width="13.42578125" style="18" customWidth="1"/>
+    <col min="2" max="2" width="27" style="13" customWidth="1"/>
+    <col min="3" max="3" width="32.85546875" style="14" customWidth="1"/>
+    <col min="4" max="4" width="31.42578125" style="10" customWidth="1"/>
+    <col min="5" max="6" width="20.42578125" style="12" customWidth="1"/>
+    <col min="7" max="7" width="34.7109375" style="12" customWidth="1"/>
+    <col min="8" max="8" width="15.5703125" style="12" customWidth="1"/>
+    <col min="9" max="9" width="5.140625" style="1" customWidth="1"/>
+    <col min="10" max="10" width="35.28515625" style="1" customWidth="1"/>
+    <col min="11" max="11" width="21" style="1" customWidth="1"/>
+    <col min="12" max="12" width="5.28515625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="34" t="s">
+    <row r="1" spans="1:12" ht="33.75" customHeight="1">
+      <c r="A1" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="41"/>
+      <c r="C1" s="41"/>
+      <c r="D1" s="41"/>
+      <c r="E1" s="42"/>
+      <c r="F1" s="43" t="s">
+        <v>1</v>
+      </c>
+      <c r="G1" s="44"/>
+      <c r="H1" s="44"/>
+      <c r="I1" s="45"/>
+      <c r="J1" s="46" t="s">
+        <v>2</v>
+      </c>
+      <c r="K1" s="47"/>
+      <c r="L1" s="48"/>
+    </row>
+    <row r="2" spans="1:12" ht="30">
+      <c r="A2" s="19" t="s">
+        <v>3</v>
+      </c>
+      <c r="B2" s="20" t="s">
         <v>4</v>
       </c>
-      <c r="B1" s="35"/>
-[...2 lines deleted...]
-      <c r="E1" s="28" t="s">
+      <c r="C2" s="21" t="s">
         <v>5</v>
       </c>
-      <c r="F1" s="28"/>
-[...2 lines deleted...]
-      <c r="I1" s="29" t="s">
+      <c r="D2" s="20" t="s">
         <v>6</v>
       </c>
-      <c r="J1" s="29"/>
-      <c r="K1" s="29"/>
+      <c r="E2" s="22" t="s">
+        <v>7</v>
+      </c>
+      <c r="F2" s="21" t="s">
+        <v>8</v>
+      </c>
+      <c r="G2" s="21" t="s">
+        <v>9</v>
+      </c>
+      <c r="H2" s="21" t="s">
+        <v>10</v>
+      </c>
+      <c r="I2" s="38" t="s">
+        <v>11</v>
+      </c>
+      <c r="J2" s="21" t="s">
+        <v>12</v>
+      </c>
+      <c r="K2" s="21" t="s">
+        <v>13</v>
+      </c>
+      <c r="L2" s="39" t="s">
+        <v>14</v>
+      </c>
     </row>
-    <row r="2" spans="1:11" ht="45" x14ac:dyDescent="0.25">
-[...28 lines deleted...]
-      <c r="K2" s="12"/>
+    <row r="3" spans="1:12" ht="45">
+      <c r="A3" s="23"/>
+      <c r="B3" s="24" t="s">
+        <v>15</v>
+      </c>
+      <c r="C3" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="D3" s="26" t="str">
+        <f t="shared" ref="D3:D49" si="0">VLOOKUP(C3,MaListe,2,FALSE)</f>
+        <v>Posture contraignante cou</v>
+      </c>
+      <c r="E3" s="15"/>
+      <c r="F3" s="25" t="s">
+        <v>17</v>
+      </c>
+      <c r="G3" s="25" t="s">
+        <v>18</v>
+      </c>
+      <c r="H3" s="25" t="s">
+        <v>19</v>
+      </c>
+      <c r="I3" s="25"/>
+      <c r="J3" s="25"/>
+      <c r="K3" s="25" t="s">
+        <v>20</v>
+      </c>
+      <c r="L3" s="36"/>
     </row>
-    <row r="3" spans="1:11" ht="45" x14ac:dyDescent="0.25">
-[...34 lines deleted...]
-      <c r="C4" s="16" t="str">
+    <row r="4" spans="1:12" ht="45">
+      <c r="A4" s="27"/>
+      <c r="B4" s="28"/>
+      <c r="C4" s="25" t="s">
+        <v>21</v>
+      </c>
+      <c r="D4" s="26" t="str">
         <f t="shared" si="0"/>
         <v>Posture contraignante dos</v>
       </c>
-      <c r="D4" s="26"/>
-[...16 lines deleted...]
-      <c r="K4" s="20"/>
+      <c r="E4" s="16"/>
+      <c r="F4" s="25" t="s">
+        <v>17</v>
+      </c>
+      <c r="G4" s="25" t="s">
+        <v>18</v>
+      </c>
+      <c r="H4" s="25" t="s">
+        <v>22</v>
+      </c>
+      <c r="I4" s="25"/>
+      <c r="J4" s="25"/>
+      <c r="K4" s="25" t="s">
+        <v>20</v>
+      </c>
+      <c r="L4" s="36"/>
     </row>
-    <row r="5" spans="1:11" ht="45" x14ac:dyDescent="0.25">
-[...4 lines deleted...]
-      <c r="C5" s="16" t="str">
+    <row r="5" spans="1:12" ht="58.5" customHeight="1">
+      <c r="A5" s="27"/>
+      <c r="B5" s="28"/>
+      <c r="C5" s="25" t="s">
+        <v>23</v>
+      </c>
+      <c r="D5" s="26" t="str">
         <f t="shared" si="0"/>
         <v>Posture contraignante poignet</v>
       </c>
-      <c r="D5" s="26"/>
-[...16 lines deleted...]
-      <c r="K5" s="20"/>
+      <c r="E5" s="16"/>
+      <c r="F5" s="25" t="s">
+        <v>24</v>
+      </c>
+      <c r="G5" s="25" t="s">
+        <v>25</v>
+      </c>
+      <c r="H5" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="I5" s="25"/>
+      <c r="J5" s="25"/>
+      <c r="K5" s="25" t="s">
+        <v>27</v>
+      </c>
+      <c r="L5" s="36"/>
     </row>
-    <row r="6" spans="1:11" ht="90" x14ac:dyDescent="0.25">
-[...4 lines deleted...]
-      <c r="C6" s="16" t="str">
+    <row r="6" spans="1:12" ht="90">
+      <c r="A6" s="27"/>
+      <c r="B6" s="28"/>
+      <c r="C6" s="25" t="s">
+        <v>28</v>
+      </c>
+      <c r="D6" s="26" t="str">
         <f t="shared" si="0"/>
         <v>Mouvements répétitifs</v>
       </c>
-      <c r="D6" s="26"/>
-[...16 lines deleted...]
-      <c r="K6" s="20"/>
+      <c r="E6" s="16"/>
+      <c r="F6" s="25" t="s">
+        <v>29</v>
+      </c>
+      <c r="G6" s="25" t="s">
+        <v>30</v>
+      </c>
+      <c r="H6" s="25" t="s">
+        <v>31</v>
+      </c>
+      <c r="I6" s="25"/>
+      <c r="J6" s="25" t="s">
+        <v>32</v>
+      </c>
+      <c r="K6" s="25" t="s">
+        <v>33</v>
+      </c>
+      <c r="L6" s="36"/>
     </row>
-    <row r="7" spans="1:11" ht="70.5" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C7" s="16" t="e">
+    <row r="7" spans="1:12" ht="15.75" customHeight="1">
+      <c r="A7" s="29"/>
+      <c r="B7" s="30"/>
+      <c r="C7" s="25"/>
+      <c r="D7" s="26"/>
+      <c r="E7" s="17"/>
+      <c r="F7" s="25"/>
+      <c r="G7" s="25"/>
+      <c r="H7" s="25"/>
+      <c r="I7" s="25"/>
+      <c r="J7" s="25"/>
+      <c r="K7" s="25"/>
+      <c r="L7" s="36"/>
+    </row>
+    <row r="8" spans="1:12" ht="15.75" customHeight="1">
+      <c r="A8" s="31"/>
+      <c r="B8" s="24"/>
+      <c r="C8" s="25"/>
+      <c r="D8" s="26" t="e">
         <f t="shared" si="0"/>
         <v>#N/A</v>
       </c>
-      <c r="D7" s="27"/>
-[...6 lines deleted...]
-      <c r="K7" s="20"/>
+      <c r="E8" s="15"/>
+      <c r="F8" s="25"/>
+      <c r="G8" s="25"/>
+      <c r="H8" s="25"/>
+      <c r="I8" s="25"/>
+      <c r="J8" s="25"/>
+      <c r="K8" s="25"/>
+      <c r="L8" s="36"/>
     </row>
-    <row r="8" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C8" s="16" t="e">
+    <row r="9" spans="1:12" ht="15.75" customHeight="1">
+      <c r="A9" s="32"/>
+      <c r="B9" s="28"/>
+      <c r="C9" s="25"/>
+      <c r="D9" s="26" t="e">
         <f t="shared" si="0"/>
         <v>#N/A</v>
       </c>
-      <c r="D8" s="25"/>
-[...6 lines deleted...]
-      <c r="K8" s="20"/>
+      <c r="E9" s="16"/>
+      <c r="F9" s="25"/>
+      <c r="G9" s="25"/>
+      <c r="H9" s="25"/>
+      <c r="I9" s="25"/>
+      <c r="J9" s="25"/>
+      <c r="K9" s="25"/>
+      <c r="L9" s="36"/>
     </row>
-    <row r="9" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C9" s="16" t="e">
+    <row r="10" spans="1:12" ht="15.75" customHeight="1">
+      <c r="A10" s="32"/>
+      <c r="B10" s="28"/>
+      <c r="C10" s="25"/>
+      <c r="D10" s="26" t="e">
         <f t="shared" si="0"/>
         <v>#N/A</v>
       </c>
-      <c r="D9" s="26"/>
-[...6 lines deleted...]
-      <c r="K9" s="20"/>
+      <c r="E10" s="16"/>
+      <c r="F10" s="25"/>
+      <c r="G10" s="25"/>
+      <c r="H10" s="25"/>
+      <c r="I10" s="25"/>
+      <c r="J10" s="25"/>
+      <c r="K10" s="25"/>
+      <c r="L10" s="36"/>
     </row>
-    <row r="10" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C10" s="16" t="e">
+    <row r="11" spans="1:12" ht="15.75" customHeight="1">
+      <c r="A11" s="32"/>
+      <c r="B11" s="28"/>
+      <c r="C11" s="25"/>
+      <c r="D11" s="26" t="e">
         <f t="shared" si="0"/>
         <v>#N/A</v>
       </c>
-      <c r="D10" s="26"/>
-[...6 lines deleted...]
-      <c r="K10" s="20"/>
+      <c r="E11" s="16"/>
+      <c r="F11" s="25"/>
+      <c r="G11" s="25"/>
+      <c r="H11" s="25"/>
+      <c r="I11" s="25"/>
+      <c r="J11" s="25"/>
+      <c r="K11" s="25"/>
+      <c r="L11" s="36"/>
     </row>
-    <row r="11" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C11" s="16" t="e">
+    <row r="12" spans="1:12" ht="15.75" customHeight="1">
+      <c r="A12" s="33"/>
+      <c r="B12" s="30"/>
+      <c r="C12" s="25"/>
+      <c r="D12" s="26" t="e">
         <f t="shared" si="0"/>
         <v>#N/A</v>
       </c>
-      <c r="D11" s="26"/>
-[...6 lines deleted...]
-      <c r="K11" s="20"/>
+      <c r="E12" s="17"/>
+      <c r="F12" s="25"/>
+      <c r="G12" s="25"/>
+      <c r="H12" s="25"/>
+      <c r="I12" s="25"/>
+      <c r="J12" s="25"/>
+      <c r="K12" s="25"/>
+      <c r="L12" s="36"/>
     </row>
-    <row r="12" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C12" s="16" t="e">
+    <row r="13" spans="1:12" ht="15.75" customHeight="1">
+      <c r="A13" s="31"/>
+      <c r="B13" s="24"/>
+      <c r="C13" s="25"/>
+      <c r="D13" s="26" t="e">
         <f t="shared" si="0"/>
         <v>#N/A</v>
       </c>
-      <c r="D12" s="27"/>
-[...6 lines deleted...]
-      <c r="K12" s="20"/>
+      <c r="E13" s="15"/>
+      <c r="F13" s="25"/>
+      <c r="G13" s="25"/>
+      <c r="H13" s="25"/>
+      <c r="I13" s="25"/>
+      <c r="J13" s="25"/>
+      <c r="K13" s="25"/>
+      <c r="L13" s="36"/>
     </row>
-    <row r="13" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C13" s="16" t="e">
+    <row r="14" spans="1:12" ht="15.75" customHeight="1">
+      <c r="A14" s="32"/>
+      <c r="B14" s="28"/>
+      <c r="C14" s="25"/>
+      <c r="D14" s="26" t="e">
         <f t="shared" si="0"/>
         <v>#N/A</v>
       </c>
-      <c r="D13" s="25"/>
-[...6 lines deleted...]
-      <c r="K13" s="20"/>
+      <c r="E14" s="16"/>
+      <c r="F14" s="25"/>
+      <c r="G14" s="25"/>
+      <c r="H14" s="25"/>
+      <c r="I14" s="25"/>
+      <c r="J14" s="25"/>
+      <c r="K14" s="25"/>
+      <c r="L14" s="36"/>
     </row>
-    <row r="14" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C14" s="16" t="e">
+    <row r="15" spans="1:12" ht="15.75" customHeight="1">
+      <c r="A15" s="32"/>
+      <c r="B15" s="28"/>
+      <c r="C15" s="25"/>
+      <c r="D15" s="26" t="e">
         <f t="shared" si="0"/>
         <v>#N/A</v>
       </c>
-      <c r="D14" s="26"/>
-[...6 lines deleted...]
-      <c r="K14" s="20"/>
+      <c r="E15" s="16"/>
+      <c r="F15" s="25"/>
+      <c r="G15" s="25"/>
+      <c r="H15" s="25"/>
+      <c r="I15" s="25"/>
+      <c r="J15" s="25"/>
+      <c r="K15" s="25"/>
+      <c r="L15" s="36"/>
     </row>
-    <row r="15" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C15" s="16" t="e">
+    <row r="16" spans="1:12" ht="15.75" customHeight="1">
+      <c r="A16" s="32"/>
+      <c r="B16" s="28"/>
+      <c r="C16" s="25"/>
+      <c r="D16" s="26" t="e">
         <f t="shared" si="0"/>
         <v>#N/A</v>
       </c>
-      <c r="D15" s="26"/>
-[...6 lines deleted...]
-      <c r="K15" s="20"/>
+      <c r="E16" s="16"/>
+      <c r="F16" s="25"/>
+      <c r="G16" s="25"/>
+      <c r="H16" s="25"/>
+      <c r="I16" s="25"/>
+      <c r="J16" s="25"/>
+      <c r="K16" s="25"/>
+      <c r="L16" s="36"/>
     </row>
-    <row r="16" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C16" s="16" t="e">
+    <row r="17" spans="1:12" ht="15.75" customHeight="1">
+      <c r="A17" s="32"/>
+      <c r="B17" s="28"/>
+      <c r="C17" s="25"/>
+      <c r="D17" s="26" t="e">
         <f t="shared" si="0"/>
         <v>#N/A</v>
       </c>
-      <c r="D16" s="26"/>
-[...6 lines deleted...]
-      <c r="K16" s="20"/>
+      <c r="E17" s="16"/>
+      <c r="F17" s="25"/>
+      <c r="G17" s="25"/>
+      <c r="H17" s="25"/>
+      <c r="I17" s="25"/>
+      <c r="J17" s="25"/>
+      <c r="K17" s="25"/>
+      <c r="L17" s="36"/>
     </row>
-    <row r="17" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C17" s="16" t="e">
+    <row r="18" spans="1:12" ht="15.75" customHeight="1">
+      <c r="A18" s="33"/>
+      <c r="B18" s="30"/>
+      <c r="C18" s="25"/>
+      <c r="D18" s="26" t="e">
         <f t="shared" si="0"/>
         <v>#N/A</v>
       </c>
-      <c r="D17" s="26"/>
-[...6 lines deleted...]
-      <c r="K17" s="20"/>
+      <c r="E18" s="17"/>
+      <c r="F18" s="25"/>
+      <c r="G18" s="25"/>
+      <c r="H18" s="25"/>
+      <c r="I18" s="25"/>
+      <c r="J18" s="25"/>
+      <c r="K18" s="25"/>
+      <c r="L18" s="36"/>
     </row>
-    <row r="18" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C18" s="16" t="e">
+    <row r="19" spans="1:12" ht="15.75" customHeight="1">
+      <c r="A19" s="31"/>
+      <c r="B19" s="24"/>
+      <c r="C19" s="25"/>
+      <c r="D19" s="26" t="e">
         <f t="shared" si="0"/>
         <v>#N/A</v>
       </c>
-      <c r="D18" s="27"/>
-[...6 lines deleted...]
-      <c r="K18" s="20"/>
+      <c r="E19" s="15"/>
+      <c r="F19" s="25"/>
+      <c r="G19" s="25"/>
+      <c r="H19" s="25"/>
+      <c r="I19" s="25"/>
+      <c r="J19" s="25"/>
+      <c r="K19" s="25"/>
+      <c r="L19" s="36"/>
     </row>
-    <row r="19" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C19" s="16" t="e">
+    <row r="20" spans="1:12" ht="15.75" customHeight="1">
+      <c r="A20" s="32"/>
+      <c r="B20" s="28"/>
+      <c r="C20" s="25"/>
+      <c r="D20" s="26" t="e">
         <f t="shared" si="0"/>
         <v>#N/A</v>
       </c>
-      <c r="D19" s="25"/>
-[...6 lines deleted...]
-      <c r="K19" s="20"/>
+      <c r="E20" s="16"/>
+      <c r="F20" s="25"/>
+      <c r="G20" s="25"/>
+      <c r="H20" s="25"/>
+      <c r="I20" s="25"/>
+      <c r="J20" s="25"/>
+      <c r="K20" s="25"/>
+      <c r="L20" s="36"/>
     </row>
-    <row r="20" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C20" s="16" t="e">
+    <row r="21" spans="1:12" ht="15.75" customHeight="1">
+      <c r="A21" s="32"/>
+      <c r="B21" s="28"/>
+      <c r="C21" s="25"/>
+      <c r="D21" s="26" t="e">
         <f t="shared" si="0"/>
         <v>#N/A</v>
       </c>
-      <c r="D20" s="26"/>
-[...6 lines deleted...]
-      <c r="K20" s="20"/>
+      <c r="E21" s="16"/>
+      <c r="F21" s="25"/>
+      <c r="G21" s="25"/>
+      <c r="H21" s="25"/>
+      <c r="I21" s="25"/>
+      <c r="J21" s="25"/>
+      <c r="K21" s="25"/>
+      <c r="L21" s="36"/>
     </row>
-    <row r="21" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C21" s="16" t="e">
+    <row r="22" spans="1:12" ht="15.75" customHeight="1">
+      <c r="A22" s="32"/>
+      <c r="B22" s="28"/>
+      <c r="C22" s="25"/>
+      <c r="D22" s="26" t="e">
         <f t="shared" si="0"/>
         <v>#N/A</v>
       </c>
-      <c r="D21" s="26"/>
-[...6 lines deleted...]
-      <c r="K21" s="20"/>
+      <c r="E22" s="16"/>
+      <c r="F22" s="25"/>
+      <c r="G22" s="25"/>
+      <c r="H22" s="25"/>
+      <c r="I22" s="25"/>
+      <c r="J22" s="25"/>
+      <c r="K22" s="25"/>
+      <c r="L22" s="36"/>
     </row>
-    <row r="22" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C22" s="16" t="e">
+    <row r="23" spans="1:12" ht="15.75" customHeight="1">
+      <c r="A23" s="33"/>
+      <c r="B23" s="30"/>
+      <c r="C23" s="25"/>
+      <c r="D23" s="26" t="e">
         <f t="shared" si="0"/>
         <v>#N/A</v>
       </c>
-      <c r="D22" s="26"/>
-[...6 lines deleted...]
-      <c r="K22" s="20"/>
+      <c r="E23" s="17"/>
+      <c r="F23" s="25"/>
+      <c r="G23" s="25"/>
+      <c r="H23" s="25"/>
+      <c r="I23" s="25"/>
+      <c r="J23" s="25"/>
+      <c r="K23" s="25"/>
+      <c r="L23" s="36"/>
     </row>
-    <row r="23" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C23" s="16" t="e">
+    <row r="24" spans="1:12" ht="15.75" customHeight="1">
+      <c r="A24" s="31"/>
+      <c r="B24" s="24"/>
+      <c r="C24" s="25"/>
+      <c r="D24" s="26" t="e">
         <f t="shared" si="0"/>
         <v>#N/A</v>
       </c>
-      <c r="D23" s="27"/>
-[...6 lines deleted...]
-      <c r="K23" s="20"/>
+      <c r="E24" s="15"/>
+      <c r="F24" s="25"/>
+      <c r="G24" s="25"/>
+      <c r="H24" s="25"/>
+      <c r="I24" s="25"/>
+      <c r="J24" s="25"/>
+      <c r="K24" s="25"/>
+      <c r="L24" s="36"/>
     </row>
-    <row r="24" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C24" s="16" t="e">
+    <row r="25" spans="1:12" ht="15.75" customHeight="1">
+      <c r="A25" s="32"/>
+      <c r="B25" s="28"/>
+      <c r="C25" s="25"/>
+      <c r="D25" s="26" t="e">
         <f t="shared" si="0"/>
         <v>#N/A</v>
       </c>
-      <c r="D24" s="25"/>
-[...6 lines deleted...]
-      <c r="K24" s="20"/>
+      <c r="E25" s="16"/>
+      <c r="F25" s="25"/>
+      <c r="G25" s="25"/>
+      <c r="H25" s="25"/>
+      <c r="I25" s="25"/>
+      <c r="J25" s="25"/>
+      <c r="K25" s="25"/>
+      <c r="L25" s="36"/>
     </row>
-    <row r="25" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C25" s="16" t="e">
+    <row r="26" spans="1:12" ht="15.75" customHeight="1">
+      <c r="A26" s="32"/>
+      <c r="B26" s="28"/>
+      <c r="C26" s="25"/>
+      <c r="D26" s="26" t="e">
         <f t="shared" si="0"/>
         <v>#N/A</v>
       </c>
-      <c r="D25" s="26"/>
-[...6 lines deleted...]
-      <c r="K25" s="20"/>
+      <c r="E26" s="16"/>
+      <c r="F26" s="25"/>
+      <c r="G26" s="25"/>
+      <c r="H26" s="25"/>
+      <c r="I26" s="25"/>
+      <c r="J26" s="25"/>
+      <c r="K26" s="25"/>
+      <c r="L26" s="36"/>
     </row>
-    <row r="26" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C26" s="16" t="e">
+    <row r="27" spans="1:12" ht="15.75" customHeight="1">
+      <c r="A27" s="32"/>
+      <c r="B27" s="28"/>
+      <c r="C27" s="25"/>
+      <c r="D27" s="26" t="e">
         <f t="shared" si="0"/>
         <v>#N/A</v>
       </c>
-      <c r="D26" s="26"/>
-[...6 lines deleted...]
-      <c r="K26" s="20"/>
+      <c r="E27" s="16"/>
+      <c r="F27" s="25"/>
+      <c r="G27" s="25"/>
+      <c r="H27" s="25"/>
+      <c r="I27" s="25"/>
+      <c r="J27" s="25"/>
+      <c r="K27" s="25"/>
+      <c r="L27" s="36"/>
     </row>
-    <row r="27" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C27" s="16" t="e">
+    <row r="28" spans="1:12" ht="15.75" customHeight="1">
+      <c r="A28" s="32"/>
+      <c r="B28" s="28"/>
+      <c r="C28" s="25"/>
+      <c r="D28" s="26" t="e">
         <f t="shared" si="0"/>
         <v>#N/A</v>
       </c>
-      <c r="D27" s="26"/>
-[...6 lines deleted...]
-      <c r="K27" s="20"/>
+      <c r="E28" s="16"/>
+      <c r="F28" s="25"/>
+      <c r="G28" s="25"/>
+      <c r="H28" s="25"/>
+      <c r="I28" s="25"/>
+      <c r="J28" s="25"/>
+      <c r="K28" s="25"/>
+      <c r="L28" s="36"/>
     </row>
-    <row r="28" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C28" s="16" t="e">
+    <row r="29" spans="1:12" ht="15.75" customHeight="1">
+      <c r="A29" s="33"/>
+      <c r="B29" s="30"/>
+      <c r="C29" s="25"/>
+      <c r="D29" s="26" t="e">
         <f t="shared" si="0"/>
         <v>#N/A</v>
       </c>
-      <c r="D28" s="26"/>
-[...6 lines deleted...]
-      <c r="K28" s="20"/>
+      <c r="E29" s="17"/>
+      <c r="F29" s="25"/>
+      <c r="G29" s="25"/>
+      <c r="H29" s="25"/>
+      <c r="I29" s="25"/>
+      <c r="J29" s="25"/>
+      <c r="K29" s="25"/>
+      <c r="L29" s="36"/>
     </row>
-    <row r="29" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C29" s="16" t="e">
+    <row r="30" spans="1:12" ht="15.75" customHeight="1">
+      <c r="A30" s="31"/>
+      <c r="B30" s="24"/>
+      <c r="C30" s="25"/>
+      <c r="D30" s="26" t="e">
         <f t="shared" si="0"/>
         <v>#N/A</v>
       </c>
-      <c r="D29" s="27"/>
-[...6 lines deleted...]
-      <c r="K29" s="20"/>
+      <c r="E30" s="15"/>
+      <c r="F30" s="25"/>
+      <c r="G30" s="25"/>
+      <c r="H30" s="25"/>
+      <c r="I30" s="25"/>
+      <c r="J30" s="25"/>
+      <c r="K30" s="25"/>
+      <c r="L30" s="36"/>
     </row>
-    <row r="30" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C30" s="16" t="e">
+    <row r="31" spans="1:12" ht="15.75" customHeight="1">
+      <c r="A31" s="32"/>
+      <c r="B31" s="28"/>
+      <c r="C31" s="25"/>
+      <c r="D31" s="26" t="e">
         <f t="shared" si="0"/>
         <v>#N/A</v>
       </c>
-      <c r="D30" s="25"/>
-[...6 lines deleted...]
-      <c r="K30" s="20"/>
+      <c r="E31" s="16"/>
+      <c r="F31" s="25"/>
+      <c r="G31" s="25"/>
+      <c r="H31" s="25"/>
+      <c r="I31" s="25"/>
+      <c r="J31" s="25"/>
+      <c r="K31" s="25"/>
+      <c r="L31" s="36"/>
     </row>
-    <row r="31" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C31" s="16" t="e">
+    <row r="32" spans="1:12" ht="15.75" customHeight="1">
+      <c r="A32" s="32"/>
+      <c r="B32" s="28"/>
+      <c r="C32" s="25"/>
+      <c r="D32" s="26" t="e">
         <f t="shared" si="0"/>
         <v>#N/A</v>
       </c>
-      <c r="D31" s="26"/>
-[...6 lines deleted...]
-      <c r="K31" s="20"/>
+      <c r="E32" s="16"/>
+      <c r="F32" s="25"/>
+      <c r="G32" s="25"/>
+      <c r="H32" s="25"/>
+      <c r="I32" s="25"/>
+      <c r="J32" s="25"/>
+      <c r="K32" s="25"/>
+      <c r="L32" s="36"/>
     </row>
-    <row r="32" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C32" s="16" t="e">
+    <row r="33" spans="1:12" ht="15.75" customHeight="1">
+      <c r="A33" s="32"/>
+      <c r="B33" s="28"/>
+      <c r="C33" s="25"/>
+      <c r="D33" s="26" t="e">
         <f t="shared" si="0"/>
         <v>#N/A</v>
       </c>
-      <c r="D32" s="26"/>
-[...6 lines deleted...]
-      <c r="K32" s="20"/>
+      <c r="E33" s="16"/>
+      <c r="F33" s="25"/>
+      <c r="G33" s="25"/>
+      <c r="H33" s="25"/>
+      <c r="I33" s="25"/>
+      <c r="J33" s="25"/>
+      <c r="K33" s="25"/>
+      <c r="L33" s="36"/>
     </row>
-    <row r="33" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C33" s="16" t="e">
+    <row r="34" spans="1:12" ht="15.75" customHeight="1">
+      <c r="A34" s="33"/>
+      <c r="B34" s="30"/>
+      <c r="C34" s="25"/>
+      <c r="D34" s="26" t="e">
         <f t="shared" si="0"/>
         <v>#N/A</v>
       </c>
-      <c r="D33" s="26"/>
-[...6 lines deleted...]
-      <c r="K33" s="20"/>
+      <c r="E34" s="17"/>
+      <c r="F34" s="25"/>
+      <c r="G34" s="25"/>
+      <c r="H34" s="25"/>
+      <c r="I34" s="25"/>
+      <c r="J34" s="25"/>
+      <c r="K34" s="25"/>
+      <c r="L34" s="36"/>
     </row>
-    <row r="34" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C34" s="16" t="e">
+    <row r="35" spans="1:12" ht="15.75" customHeight="1">
+      <c r="A35" s="31"/>
+      <c r="B35" s="24"/>
+      <c r="C35" s="25"/>
+      <c r="D35" s="26" t="e">
         <f t="shared" si="0"/>
         <v>#N/A</v>
       </c>
-      <c r="D34" s="27"/>
-[...6 lines deleted...]
-      <c r="K34" s="20"/>
+      <c r="E35" s="15"/>
+      <c r="F35" s="25"/>
+      <c r="G35" s="25"/>
+      <c r="H35" s="25"/>
+      <c r="I35" s="25"/>
+      <c r="J35" s="25"/>
+      <c r="K35" s="25"/>
+      <c r="L35" s="36"/>
     </row>
-    <row r="35" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C35" s="16" t="e">
+    <row r="36" spans="1:12" ht="15.75" customHeight="1">
+      <c r="A36" s="32"/>
+      <c r="B36" s="28"/>
+      <c r="C36" s="25"/>
+      <c r="D36" s="26" t="e">
         <f t="shared" si="0"/>
         <v>#N/A</v>
       </c>
-      <c r="D35" s="25"/>
-[...6 lines deleted...]
-      <c r="K35" s="20"/>
+      <c r="E36" s="16"/>
+      <c r="F36" s="25"/>
+      <c r="G36" s="25"/>
+      <c r="H36" s="25"/>
+      <c r="I36" s="25"/>
+      <c r="J36" s="25"/>
+      <c r="K36" s="25"/>
+      <c r="L36" s="36"/>
     </row>
-    <row r="36" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C36" s="16" t="e">
+    <row r="37" spans="1:12" ht="15.75" customHeight="1">
+      <c r="A37" s="32"/>
+      <c r="B37" s="28"/>
+      <c r="C37" s="25"/>
+      <c r="D37" s="26" t="e">
         <f t="shared" si="0"/>
         <v>#N/A</v>
       </c>
-      <c r="D36" s="26"/>
-[...6 lines deleted...]
-      <c r="K36" s="20"/>
+      <c r="E37" s="16"/>
+      <c r="F37" s="25"/>
+      <c r="G37" s="25"/>
+      <c r="H37" s="25"/>
+      <c r="I37" s="25"/>
+      <c r="J37" s="25"/>
+      <c r="K37" s="25"/>
+      <c r="L37" s="36"/>
     </row>
-    <row r="37" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C37" s="16" t="e">
+    <row r="38" spans="1:12" ht="15.75" customHeight="1">
+      <c r="A38" s="32"/>
+      <c r="B38" s="28"/>
+      <c r="C38" s="25"/>
+      <c r="D38" s="26" t="e">
         <f t="shared" si="0"/>
         <v>#N/A</v>
       </c>
-      <c r="D37" s="26"/>
-[...6 lines deleted...]
-      <c r="K37" s="20"/>
+      <c r="E38" s="16"/>
+      <c r="F38" s="25"/>
+      <c r="G38" s="25"/>
+      <c r="H38" s="25"/>
+      <c r="I38" s="25"/>
+      <c r="J38" s="25"/>
+      <c r="K38" s="25"/>
+      <c r="L38" s="36"/>
     </row>
-    <row r="38" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C38" s="16" t="e">
+    <row r="39" spans="1:12" ht="15.75" customHeight="1">
+      <c r="A39" s="33"/>
+      <c r="B39" s="30"/>
+      <c r="C39" s="25"/>
+      <c r="D39" s="26" t="e">
         <f t="shared" si="0"/>
         <v>#N/A</v>
       </c>
-      <c r="D38" s="26"/>
-[...6 lines deleted...]
-      <c r="K38" s="20"/>
+      <c r="E39" s="17"/>
+      <c r="F39" s="25"/>
+      <c r="G39" s="25"/>
+      <c r="H39" s="25"/>
+      <c r="I39" s="25"/>
+      <c r="J39" s="25"/>
+      <c r="K39" s="25"/>
+      <c r="L39" s="36"/>
     </row>
-    <row r="39" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C39" s="16" t="e">
+    <row r="40" spans="1:12" ht="15.75" customHeight="1">
+      <c r="A40" s="31"/>
+      <c r="B40" s="24"/>
+      <c r="C40" s="25"/>
+      <c r="D40" s="26" t="e">
         <f t="shared" si="0"/>
         <v>#N/A</v>
       </c>
-      <c r="D39" s="27"/>
-[...6 lines deleted...]
-      <c r="K39" s="20"/>
+      <c r="E40" s="15"/>
+      <c r="F40" s="25"/>
+      <c r="G40" s="25"/>
+      <c r="H40" s="25"/>
+      <c r="I40" s="25"/>
+      <c r="J40" s="25"/>
+      <c r="K40" s="25"/>
+      <c r="L40" s="36"/>
     </row>
-    <row r="40" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C40" s="16" t="e">
+    <row r="41" spans="1:12" ht="15.75" customHeight="1">
+      <c r="A41" s="32"/>
+      <c r="B41" s="28"/>
+      <c r="C41" s="25"/>
+      <c r="D41" s="26" t="e">
         <f t="shared" si="0"/>
         <v>#N/A</v>
       </c>
-      <c r="D40" s="25"/>
-[...6 lines deleted...]
-      <c r="K40" s="20"/>
+      <c r="E41" s="16"/>
+      <c r="F41" s="25"/>
+      <c r="G41" s="25"/>
+      <c r="H41" s="25"/>
+      <c r="I41" s="25"/>
+      <c r="J41" s="25"/>
+      <c r="K41" s="25"/>
+      <c r="L41" s="36"/>
     </row>
-    <row r="41" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C41" s="16" t="e">
+    <row r="42" spans="1:12" ht="15.75" customHeight="1">
+      <c r="A42" s="32"/>
+      <c r="B42" s="28"/>
+      <c r="C42" s="25"/>
+      <c r="D42" s="26" t="e">
         <f t="shared" si="0"/>
         <v>#N/A</v>
       </c>
-      <c r="D41" s="26"/>
-[...6 lines deleted...]
-      <c r="K41" s="20"/>
+      <c r="E42" s="16"/>
+      <c r="F42" s="25"/>
+      <c r="G42" s="25"/>
+      <c r="H42" s="25"/>
+      <c r="I42" s="25"/>
+      <c r="J42" s="25"/>
+      <c r="K42" s="25"/>
+      <c r="L42" s="36"/>
     </row>
-    <row r="42" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C42" s="16" t="e">
+    <row r="43" spans="1:12" ht="15.75" customHeight="1">
+      <c r="A43" s="32"/>
+      <c r="B43" s="28"/>
+      <c r="C43" s="25"/>
+      <c r="D43" s="26" t="e">
         <f t="shared" si="0"/>
         <v>#N/A</v>
       </c>
-      <c r="D42" s="26"/>
-[...6 lines deleted...]
-      <c r="K42" s="20"/>
+      <c r="E43" s="16"/>
+      <c r="F43" s="25"/>
+      <c r="G43" s="25"/>
+      <c r="H43" s="25"/>
+      <c r="I43" s="25"/>
+      <c r="J43" s="25"/>
+      <c r="K43" s="25"/>
+      <c r="L43" s="36"/>
     </row>
-    <row r="43" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C43" s="16" t="e">
+    <row r="44" spans="1:12" ht="15.75" customHeight="1">
+      <c r="A44" s="33"/>
+      <c r="B44" s="30"/>
+      <c r="C44" s="25"/>
+      <c r="D44" s="26" t="e">
         <f t="shared" si="0"/>
         <v>#N/A</v>
       </c>
-      <c r="D43" s="26"/>
-[...6 lines deleted...]
-      <c r="K43" s="20"/>
+      <c r="E44" s="17"/>
+      <c r="F44" s="25"/>
+      <c r="G44" s="25"/>
+      <c r="H44" s="25"/>
+      <c r="I44" s="25"/>
+      <c r="J44" s="25"/>
+      <c r="K44" s="25"/>
+      <c r="L44" s="36"/>
     </row>
-    <row r="44" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C44" s="16" t="e">
+    <row r="45" spans="1:12" ht="15.75" customHeight="1">
+      <c r="A45" s="31"/>
+      <c r="B45" s="24"/>
+      <c r="C45" s="25"/>
+      <c r="D45" s="26" t="e">
         <f t="shared" si="0"/>
         <v>#N/A</v>
       </c>
-      <c r="D44" s="27"/>
-[...6 lines deleted...]
-      <c r="K44" s="20"/>
+      <c r="E45" s="15"/>
+      <c r="F45" s="25"/>
+      <c r="G45" s="25"/>
+      <c r="H45" s="25"/>
+      <c r="I45" s="25"/>
+      <c r="J45" s="25"/>
+      <c r="K45" s="25"/>
+      <c r="L45" s="36"/>
     </row>
-    <row r="45" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C45" s="16" t="e">
+    <row r="46" spans="1:12" ht="15.75" customHeight="1">
+      <c r="A46" s="32"/>
+      <c r="B46" s="28"/>
+      <c r="C46" s="25"/>
+      <c r="D46" s="26" t="e">
         <f t="shared" si="0"/>
         <v>#N/A</v>
       </c>
-      <c r="D45" s="25"/>
-[...6 lines deleted...]
-      <c r="K45" s="20"/>
+      <c r="E46" s="16"/>
+      <c r="F46" s="25"/>
+      <c r="G46" s="25"/>
+      <c r="H46" s="25"/>
+      <c r="I46" s="25"/>
+      <c r="J46" s="25"/>
+      <c r="K46" s="25"/>
+      <c r="L46" s="36"/>
     </row>
-    <row r="46" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C46" s="16" t="e">
+    <row r="47" spans="1:12" ht="15.75" customHeight="1">
+      <c r="A47" s="32"/>
+      <c r="B47" s="28"/>
+      <c r="C47" s="25"/>
+      <c r="D47" s="26" t="e">
         <f t="shared" si="0"/>
         <v>#N/A</v>
       </c>
-      <c r="D46" s="26"/>
-[...6 lines deleted...]
-      <c r="K46" s="20"/>
+      <c r="E47" s="16"/>
+      <c r="F47" s="25"/>
+      <c r="G47" s="25"/>
+      <c r="H47" s="25"/>
+      <c r="I47" s="25"/>
+      <c r="J47" s="25"/>
+      <c r="K47" s="25"/>
+      <c r="L47" s="36"/>
     </row>
-    <row r="47" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C47" s="16" t="e">
+    <row r="48" spans="1:12" ht="15.75" customHeight="1">
+      <c r="A48" s="32"/>
+      <c r="B48" s="28"/>
+      <c r="C48" s="25"/>
+      <c r="D48" s="26" t="e">
         <f t="shared" si="0"/>
         <v>#N/A</v>
       </c>
-      <c r="D47" s="26"/>
-[...6 lines deleted...]
-      <c r="K47" s="20"/>
+      <c r="E48" s="16"/>
+      <c r="F48" s="25"/>
+      <c r="G48" s="25"/>
+      <c r="H48" s="25"/>
+      <c r="I48" s="25"/>
+      <c r="J48" s="25"/>
+      <c r="K48" s="25"/>
+      <c r="L48" s="36"/>
     </row>
-    <row r="48" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C48" s="16" t="e">
+    <row r="49" spans="1:12" ht="15.75" customHeight="1">
+      <c r="A49" s="32"/>
+      <c r="B49" s="28"/>
+      <c r="C49" s="34"/>
+      <c r="D49" s="35" t="e">
         <f t="shared" si="0"/>
         <v>#N/A</v>
       </c>
-      <c r="D48" s="26"/>
-[...15 lines deleted...]
-      <c r="D49" s="27"/>
       <c r="E49" s="16"/>
-      <c r="F49" s="16"/>
-[...30 lines deleted...]
-      <c r="K51" s="14"/>
+      <c r="F49" s="34"/>
+      <c r="G49" s="34"/>
+      <c r="H49" s="34"/>
+      <c r="I49" s="34"/>
+      <c r="J49" s="34"/>
+      <c r="K49" s="34"/>
+      <c r="L49" s="37"/>
     </row>
   </sheetData>
   <customSheetViews>
     <customSheetView guid="{696099B3-94C4-43C2-A32B-C725190B85F1}" showPageBreaks="1" fitToPage="1" printArea="1" view="pageLayout">
       <selection sqref="A1:L29"/>
-      <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+      <pageMargins left="0" right="0" top="0" bottom="0" header="0" footer="0"/>
       <pageSetup paperSize="5" scale="61" orientation="landscape" r:id="rId1"/>
       <headerFooter>
         <oddHeader>&amp;L&amp;"-,Gras"&amp;16Outil complémentaire au PS Risques biomécaniques</oddHeader>
       </headerFooter>
     </customSheetView>
   </customSheetViews>
-  <mergeCells count="21">
-[...20 lines deleted...]
-    <mergeCell ref="E1:H1"/>
+  <mergeCells count="3">
+    <mergeCell ref="A1:E1"/>
+    <mergeCell ref="F1:I1"/>
+    <mergeCell ref="J1:L1"/>
   </mergeCells>
   <phoneticPr fontId="5" type="noConversion"/>
-  <conditionalFormatting sqref="C1:C1048576">
-[...1 lines deleted...]
-      <formula>NOT(ISERROR(SEARCH("*~**",C1)))</formula>
+  <conditionalFormatting sqref="D2:D1048576">
+    <cfRule type="containsText" dxfId="16" priority="1" operator="containsText" text="*~**">
+      <formula>NOT(ISERROR(SEARCH("*~**",D2)))</formula>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="5" scale="49" orientation="landscape" r:id="rId2"/>
+  <pageSetup paperSize="5" scale="53" orientation="landscape" r:id="rId2"/>
   <headerFooter>
     <oddHeader>&amp;L&amp;"-,Gras"&amp;16Outil complémentaire au PS Risques biomécaniques</oddHeader>
   </headerFooter>
   <drawing r:id="rId3"/>
   <legacyDrawing r:id="rId4"/>
   <controls>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
-        <control shapeId="1711" r:id="rId5" name="CheckBox1">
+        <control shapeId="1711" r:id="rId100" name="CheckBox1">
           <controlPr defaultSize="0" autoLine="0" r:id="rId6">
             <anchor moveWithCells="1">
               <from>
-                <xdr:col>7</xdr:col>
+                <xdr:col>8</xdr:col>
                 <xdr:colOff>95250</xdr:colOff>
                 <xdr:row>2</xdr:row>
                 <xdr:rowOff>38100</xdr:rowOff>
               </from>
               <to>
-                <xdr:col>7</xdr:col>
+                <xdr:col>8</xdr:col>
                 <xdr:colOff>228600</xdr:colOff>
                 <xdr:row>2</xdr:row>
                 <xdr:rowOff>152400</xdr:rowOff>
               </to>
             </anchor>
           </controlPr>
         </control>
       </mc:Choice>
       <mc:Fallback>
-        <control shapeId="1711" r:id="rId5" name="CheckBox1"/>
+        <control shapeId="1711" r:id="rId100" name="CheckBox1"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
-        <control shapeId="1713" r:id="rId7" name="CheckBox2">
-          <controlPr defaultSize="0" autoLine="0" r:id="rId8">
+        <control shapeId="1713" r:id="rId99" name="CheckBox2">
+          <controlPr defaultSize="0" autoLine="0" r:id="rId6">
             <anchor moveWithCells="1">
               <from>
-                <xdr:col>7</xdr:col>
+                <xdr:col>8</xdr:col>
                 <xdr:colOff>95250</xdr:colOff>
                 <xdr:row>3</xdr:row>
                 <xdr:rowOff>38100</xdr:rowOff>
               </from>
               <to>
-                <xdr:col>7</xdr:col>
+                <xdr:col>8</xdr:col>
                 <xdr:colOff>228600</xdr:colOff>
                 <xdr:row>3</xdr:row>
                 <xdr:rowOff>152400</xdr:rowOff>
               </to>
             </anchor>
           </controlPr>
         </control>
       </mc:Choice>
       <mc:Fallback>
-        <control shapeId="1713" r:id="rId7" name="CheckBox2"/>
+        <control shapeId="1713" r:id="rId99" name="CheckBox2"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
-        <control shapeId="1714" r:id="rId9" name="CheckBox3">
+        <control shapeId="1714" r:id="rId98" name="CheckBox3">
           <controlPr defaultSize="0" autoLine="0" r:id="rId6">
             <anchor moveWithCells="1">
               <from>
-                <xdr:col>7</xdr:col>
+                <xdr:col>8</xdr:col>
                 <xdr:colOff>95250</xdr:colOff>
                 <xdr:row>4</xdr:row>
                 <xdr:rowOff>38100</xdr:rowOff>
               </from>
               <to>
-                <xdr:col>7</xdr:col>
+                <xdr:col>8</xdr:col>
                 <xdr:colOff>228600</xdr:colOff>
                 <xdr:row>4</xdr:row>
                 <xdr:rowOff>152400</xdr:rowOff>
               </to>
             </anchor>
           </controlPr>
         </control>
       </mc:Choice>
       <mc:Fallback>
-        <control shapeId="1714" r:id="rId9" name="CheckBox3"/>
+        <control shapeId="1714" r:id="rId98" name="CheckBox3"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
-        <control shapeId="1715" r:id="rId10" name="CheckBox4">
-          <controlPr defaultSize="0" autoLine="0" r:id="rId8">
+        <control shapeId="1715" r:id="rId97" name="CheckBox4">
+          <controlPr defaultSize="0" autoLine="0" r:id="rId6">
             <anchor moveWithCells="1">
               <from>
-                <xdr:col>7</xdr:col>
+                <xdr:col>8</xdr:col>
                 <xdr:colOff>95250</xdr:colOff>
                 <xdr:row>5</xdr:row>
                 <xdr:rowOff>38100</xdr:rowOff>
               </from>
               <to>
-                <xdr:col>7</xdr:col>
+                <xdr:col>8</xdr:col>
                 <xdr:colOff>228600</xdr:colOff>
                 <xdr:row>5</xdr:row>
                 <xdr:rowOff>152400</xdr:rowOff>
               </to>
             </anchor>
           </controlPr>
         </control>
       </mc:Choice>
       <mc:Fallback>
-        <control shapeId="1715" r:id="rId10" name="CheckBox4"/>
+        <control shapeId="1715" r:id="rId97" name="CheckBox4"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
-        <control shapeId="1716" r:id="rId11" name="CheckBox5">
+        <control shapeId="1716" r:id="rId96" name="CheckBox5">
           <controlPr defaultSize="0" autoLine="0" r:id="rId6">
             <anchor moveWithCells="1">
               <from>
-                <xdr:col>7</xdr:col>
+                <xdr:col>8</xdr:col>
                 <xdr:colOff>95250</xdr:colOff>
                 <xdr:row>6</xdr:row>
                 <xdr:rowOff>38100</xdr:rowOff>
               </from>
               <to>
-                <xdr:col>7</xdr:col>
+                <xdr:col>8</xdr:col>
                 <xdr:colOff>228600</xdr:colOff>
                 <xdr:row>6</xdr:row>
                 <xdr:rowOff>152400</xdr:rowOff>
               </to>
             </anchor>
           </controlPr>
         </control>
       </mc:Choice>
       <mc:Fallback>
-        <control shapeId="1716" r:id="rId11" name="CheckBox5"/>
+        <control shapeId="1716" r:id="rId96" name="CheckBox5"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
-        <control shapeId="1717" r:id="rId12" name="CheckBox6">
-          <controlPr defaultSize="0" autoLine="0" r:id="rId8">
+        <control shapeId="1717" r:id="rId95" name="CheckBox6">
+          <controlPr defaultSize="0" autoLine="0" r:id="rId6">
             <anchor moveWithCells="1">
               <from>
-                <xdr:col>7</xdr:col>
+                <xdr:col>8</xdr:col>
                 <xdr:colOff>95250</xdr:colOff>
                 <xdr:row>8</xdr:row>
                 <xdr:rowOff>38100</xdr:rowOff>
               </from>
               <to>
-                <xdr:col>7</xdr:col>
+                <xdr:col>8</xdr:col>
                 <xdr:colOff>228600</xdr:colOff>
                 <xdr:row>8</xdr:row>
                 <xdr:rowOff>152400</xdr:rowOff>
               </to>
             </anchor>
           </controlPr>
         </control>
       </mc:Choice>
       <mc:Fallback>
-        <control shapeId="1717" r:id="rId12" name="CheckBox6"/>
+        <control shapeId="1717" r:id="rId95" name="CheckBox6"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
-        <control shapeId="1718" r:id="rId13" name="CheckBox7">
+        <control shapeId="1718" r:id="rId94" name="CheckBox7">
           <controlPr defaultSize="0" autoLine="0" r:id="rId6">
             <anchor moveWithCells="1">
               <from>
-                <xdr:col>7</xdr:col>
+                <xdr:col>8</xdr:col>
                 <xdr:colOff>95250</xdr:colOff>
                 <xdr:row>7</xdr:row>
                 <xdr:rowOff>38100</xdr:rowOff>
               </from>
               <to>
-                <xdr:col>7</xdr:col>
+                <xdr:col>8</xdr:col>
                 <xdr:colOff>228600</xdr:colOff>
                 <xdr:row>7</xdr:row>
                 <xdr:rowOff>152400</xdr:rowOff>
               </to>
             </anchor>
           </controlPr>
         </control>
       </mc:Choice>
       <mc:Fallback>
-        <control shapeId="1718" r:id="rId13" name="CheckBox7"/>
+        <control shapeId="1718" r:id="rId94" name="CheckBox7"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
-        <control shapeId="1719" r:id="rId14" name="CheckBox8">
-          <controlPr defaultSize="0" autoLine="0" r:id="rId8">
+        <control shapeId="1719" r:id="rId93" name="CheckBox8">
+          <controlPr defaultSize="0" autoLine="0" r:id="rId6">
             <anchor moveWithCells="1">
               <from>
-                <xdr:col>7</xdr:col>
+                <xdr:col>8</xdr:col>
                 <xdr:colOff>95250</xdr:colOff>
                 <xdr:row>9</xdr:row>
                 <xdr:rowOff>38100</xdr:rowOff>
               </from>
               <to>
-                <xdr:col>7</xdr:col>
+                <xdr:col>8</xdr:col>
                 <xdr:colOff>228600</xdr:colOff>
                 <xdr:row>9</xdr:row>
                 <xdr:rowOff>152400</xdr:rowOff>
               </to>
             </anchor>
           </controlPr>
         </control>
       </mc:Choice>
       <mc:Fallback>
-        <control shapeId="1719" r:id="rId14" name="CheckBox8"/>
+        <control shapeId="1719" r:id="rId93" name="CheckBox8"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
-        <control shapeId="1720" r:id="rId15" name="CheckBox9">
+        <control shapeId="1720" r:id="rId92" name="CheckBox9">
           <controlPr defaultSize="0" autoLine="0" r:id="rId6">
             <anchor moveWithCells="1">
               <from>
-                <xdr:col>7</xdr:col>
+                <xdr:col>8</xdr:col>
                 <xdr:colOff>95250</xdr:colOff>
                 <xdr:row>10</xdr:row>
                 <xdr:rowOff>38100</xdr:rowOff>
               </from>
               <to>
-                <xdr:col>7</xdr:col>
+                <xdr:col>8</xdr:col>
                 <xdr:colOff>228600</xdr:colOff>
                 <xdr:row>10</xdr:row>
                 <xdr:rowOff>152400</xdr:rowOff>
               </to>
             </anchor>
           </controlPr>
         </control>
       </mc:Choice>
       <mc:Fallback>
-        <control shapeId="1720" r:id="rId15" name="CheckBox9"/>
+        <control shapeId="1720" r:id="rId92" name="CheckBox9"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
-        <control shapeId="1721" r:id="rId16" name="CheckBox10">
-          <controlPr defaultSize="0" autoLine="0" r:id="rId8">
+        <control shapeId="1721" r:id="rId91" name="CheckBox10">
+          <controlPr defaultSize="0" autoLine="0" r:id="rId6">
             <anchor moveWithCells="1">
               <from>
-                <xdr:col>7</xdr:col>
+                <xdr:col>8</xdr:col>
                 <xdr:colOff>95250</xdr:colOff>
                 <xdr:row>11</xdr:row>
                 <xdr:rowOff>38100</xdr:rowOff>
               </from>
               <to>
-                <xdr:col>7</xdr:col>
+                <xdr:col>8</xdr:col>
                 <xdr:colOff>228600</xdr:colOff>
                 <xdr:row>11</xdr:row>
                 <xdr:rowOff>152400</xdr:rowOff>
               </to>
             </anchor>
           </controlPr>
         </control>
       </mc:Choice>
       <mc:Fallback>
-        <control shapeId="1721" r:id="rId16" name="CheckBox10"/>
+        <control shapeId="1721" r:id="rId91" name="CheckBox10"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
-        <control shapeId="1722" r:id="rId17" name="CheckBox11">
+        <control shapeId="1722" r:id="rId90" name="CheckBox11">
           <controlPr defaultSize="0" autoLine="0" r:id="rId6">
             <anchor moveWithCells="1">
               <from>
-                <xdr:col>7</xdr:col>
+                <xdr:col>8</xdr:col>
                 <xdr:colOff>95250</xdr:colOff>
                 <xdr:row>12</xdr:row>
                 <xdr:rowOff>38100</xdr:rowOff>
               </from>
               <to>
-                <xdr:col>7</xdr:col>
+                <xdr:col>8</xdr:col>
                 <xdr:colOff>228600</xdr:colOff>
                 <xdr:row>12</xdr:row>
                 <xdr:rowOff>152400</xdr:rowOff>
               </to>
             </anchor>
           </controlPr>
         </control>
       </mc:Choice>
       <mc:Fallback>
-        <control shapeId="1722" r:id="rId17" name="CheckBox11"/>
+        <control shapeId="1722" r:id="rId90" name="CheckBox11"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
-        <control shapeId="1723" r:id="rId18" name="CheckBox12">
-          <controlPr defaultSize="0" autoLine="0" r:id="rId8">
+        <control shapeId="1723" r:id="rId89" name="CheckBox12">
+          <controlPr defaultSize="0" autoLine="0" r:id="rId6">
             <anchor moveWithCells="1">
               <from>
-                <xdr:col>7</xdr:col>
+                <xdr:col>8</xdr:col>
                 <xdr:colOff>95250</xdr:colOff>
                 <xdr:row>13</xdr:row>
                 <xdr:rowOff>38100</xdr:rowOff>
               </from>
               <to>
-                <xdr:col>7</xdr:col>
+                <xdr:col>8</xdr:col>
                 <xdr:colOff>228600</xdr:colOff>
                 <xdr:row>13</xdr:row>
                 <xdr:rowOff>152400</xdr:rowOff>
               </to>
             </anchor>
           </controlPr>
         </control>
       </mc:Choice>
       <mc:Fallback>
-        <control shapeId="1723" r:id="rId18" name="CheckBox12"/>
+        <control shapeId="1723" r:id="rId89" name="CheckBox12"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
-        <control shapeId="1724" r:id="rId19" name="CheckBox13">
+        <control shapeId="1724" r:id="rId88" name="CheckBox13">
           <controlPr defaultSize="0" autoLine="0" r:id="rId6">
             <anchor moveWithCells="1">
               <from>
-                <xdr:col>7</xdr:col>
+                <xdr:col>8</xdr:col>
                 <xdr:colOff>95250</xdr:colOff>
                 <xdr:row>14</xdr:row>
                 <xdr:rowOff>38100</xdr:rowOff>
               </from>
               <to>
-                <xdr:col>7</xdr:col>
+                <xdr:col>8</xdr:col>
                 <xdr:colOff>228600</xdr:colOff>
                 <xdr:row>14</xdr:row>
                 <xdr:rowOff>152400</xdr:rowOff>
               </to>
             </anchor>
           </controlPr>
         </control>
       </mc:Choice>
       <mc:Fallback>
-        <control shapeId="1724" r:id="rId19" name="CheckBox13"/>
+        <control shapeId="1724" r:id="rId88" name="CheckBox13"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
-        <control shapeId="1725" r:id="rId20" name="CheckBox14">
-          <controlPr defaultSize="0" autoLine="0" r:id="rId8">
+        <control shapeId="1725" r:id="rId87" name="CheckBox14">
+          <controlPr defaultSize="0" autoLine="0" r:id="rId6">
             <anchor moveWithCells="1">
               <from>
-                <xdr:col>7</xdr:col>
+                <xdr:col>8</xdr:col>
                 <xdr:colOff>95250</xdr:colOff>
                 <xdr:row>15</xdr:row>
                 <xdr:rowOff>38100</xdr:rowOff>
               </from>
               <to>
-                <xdr:col>7</xdr:col>
+                <xdr:col>8</xdr:col>
                 <xdr:colOff>228600</xdr:colOff>
                 <xdr:row>15</xdr:row>
                 <xdr:rowOff>152400</xdr:rowOff>
               </to>
             </anchor>
           </controlPr>
         </control>
       </mc:Choice>
       <mc:Fallback>
-        <control shapeId="1725" r:id="rId20" name="CheckBox14"/>
+        <control shapeId="1725" r:id="rId87" name="CheckBox14"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
-        <control shapeId="1726" r:id="rId21" name="CheckBox15">
+        <control shapeId="1726" r:id="rId86" name="CheckBox15">
           <controlPr defaultSize="0" autoLine="0" r:id="rId6">
             <anchor moveWithCells="1">
               <from>
-                <xdr:col>7</xdr:col>
+                <xdr:col>8</xdr:col>
                 <xdr:colOff>95250</xdr:colOff>
                 <xdr:row>16</xdr:row>
                 <xdr:rowOff>38100</xdr:rowOff>
               </from>
               <to>
-                <xdr:col>7</xdr:col>
+                <xdr:col>8</xdr:col>
                 <xdr:colOff>228600</xdr:colOff>
                 <xdr:row>16</xdr:row>
                 <xdr:rowOff>152400</xdr:rowOff>
               </to>
             </anchor>
           </controlPr>
         </control>
       </mc:Choice>
       <mc:Fallback>
-        <control shapeId="1726" r:id="rId21" name="CheckBox15"/>
+        <control shapeId="1726" r:id="rId86" name="CheckBox15"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
-        <control shapeId="1727" r:id="rId22" name="CheckBox16">
-          <controlPr defaultSize="0" autoLine="0" r:id="rId8">
+        <control shapeId="1727" r:id="rId85" name="CheckBox16">
+          <controlPr defaultSize="0" autoLine="0" r:id="rId6">
             <anchor moveWithCells="1">
               <from>
-                <xdr:col>7</xdr:col>
+                <xdr:col>8</xdr:col>
                 <xdr:colOff>95250</xdr:colOff>
                 <xdr:row>17</xdr:row>
                 <xdr:rowOff>38100</xdr:rowOff>
               </from>
               <to>
-                <xdr:col>7</xdr:col>
+                <xdr:col>8</xdr:col>
                 <xdr:colOff>228600</xdr:colOff>
                 <xdr:row>17</xdr:row>
                 <xdr:rowOff>152400</xdr:rowOff>
               </to>
             </anchor>
           </controlPr>
         </control>
       </mc:Choice>
       <mc:Fallback>
-        <control shapeId="1727" r:id="rId22" name="CheckBox16"/>
+        <control shapeId="1727" r:id="rId85" name="CheckBox16"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
-        <control shapeId="1728" r:id="rId23" name="CheckBox17">
+        <control shapeId="1728" r:id="rId84" name="CheckBox17">
           <controlPr defaultSize="0" autoLine="0" r:id="rId6">
             <anchor moveWithCells="1">
               <from>
-                <xdr:col>7</xdr:col>
+                <xdr:col>8</xdr:col>
                 <xdr:colOff>95250</xdr:colOff>
                 <xdr:row>18</xdr:row>
                 <xdr:rowOff>38100</xdr:rowOff>
               </from>
               <to>
-                <xdr:col>7</xdr:col>
+                <xdr:col>8</xdr:col>
                 <xdr:colOff>228600</xdr:colOff>
                 <xdr:row>18</xdr:row>
                 <xdr:rowOff>152400</xdr:rowOff>
               </to>
             </anchor>
           </controlPr>
         </control>
       </mc:Choice>
       <mc:Fallback>
-        <control shapeId="1728" r:id="rId23" name="CheckBox17"/>
+        <control shapeId="1728" r:id="rId84" name="CheckBox17"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
-        <control shapeId="1729" r:id="rId24" name="CheckBox18">
-          <controlPr defaultSize="0" autoLine="0" r:id="rId8">
+        <control shapeId="1729" r:id="rId83" name="CheckBox18">
+          <controlPr defaultSize="0" autoLine="0" r:id="rId6">
             <anchor moveWithCells="1">
               <from>
-                <xdr:col>7</xdr:col>
+                <xdr:col>8</xdr:col>
                 <xdr:colOff>95250</xdr:colOff>
                 <xdr:row>19</xdr:row>
                 <xdr:rowOff>38100</xdr:rowOff>
               </from>
               <to>
-                <xdr:col>7</xdr:col>
+                <xdr:col>8</xdr:col>
                 <xdr:colOff>228600</xdr:colOff>
                 <xdr:row>19</xdr:row>
                 <xdr:rowOff>152400</xdr:rowOff>
               </to>
             </anchor>
           </controlPr>
         </control>
       </mc:Choice>
       <mc:Fallback>
-        <control shapeId="1729" r:id="rId24" name="CheckBox18"/>
+        <control shapeId="1729" r:id="rId83" name="CheckBox18"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
-        <control shapeId="1730" r:id="rId25" name="CheckBox19">
+        <control shapeId="1730" r:id="rId82" name="CheckBox19">
           <controlPr defaultSize="0" autoLine="0" r:id="rId6">
             <anchor moveWithCells="1">
               <from>
-                <xdr:col>7</xdr:col>
+                <xdr:col>8</xdr:col>
                 <xdr:colOff>95250</xdr:colOff>
                 <xdr:row>20</xdr:row>
                 <xdr:rowOff>38100</xdr:rowOff>
               </from>
               <to>
-                <xdr:col>7</xdr:col>
+                <xdr:col>8</xdr:col>
                 <xdr:colOff>228600</xdr:colOff>
                 <xdr:row>20</xdr:row>
                 <xdr:rowOff>152400</xdr:rowOff>
               </to>
             </anchor>
           </controlPr>
         </control>
       </mc:Choice>
       <mc:Fallback>
-        <control shapeId="1730" r:id="rId25" name="CheckBox19"/>
+        <control shapeId="1730" r:id="rId82" name="CheckBox19"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
-        <control shapeId="1731" r:id="rId26" name="CheckBox20">
-          <controlPr defaultSize="0" autoLine="0" r:id="rId8">
+        <control shapeId="1731" r:id="rId81" name="CheckBox20">
+          <controlPr defaultSize="0" autoLine="0" r:id="rId6">
             <anchor moveWithCells="1">
               <from>
-                <xdr:col>7</xdr:col>
+                <xdr:col>8</xdr:col>
                 <xdr:colOff>95250</xdr:colOff>
                 <xdr:row>21</xdr:row>
                 <xdr:rowOff>38100</xdr:rowOff>
               </from>
               <to>
-                <xdr:col>7</xdr:col>
+                <xdr:col>8</xdr:col>
                 <xdr:colOff>228600</xdr:colOff>
                 <xdr:row>21</xdr:row>
                 <xdr:rowOff>152400</xdr:rowOff>
               </to>
             </anchor>
           </controlPr>
         </control>
       </mc:Choice>
       <mc:Fallback>
-        <control shapeId="1731" r:id="rId26" name="CheckBox20"/>
+        <control shapeId="1731" r:id="rId81" name="CheckBox20"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
-        <control shapeId="1732" r:id="rId27" name="CheckBox21">
+        <control shapeId="1732" r:id="rId80" name="CheckBox21">
           <controlPr defaultSize="0" autoLine="0" r:id="rId6">
             <anchor moveWithCells="1">
               <from>
-                <xdr:col>7</xdr:col>
+                <xdr:col>8</xdr:col>
                 <xdr:colOff>95250</xdr:colOff>
                 <xdr:row>22</xdr:row>
                 <xdr:rowOff>38100</xdr:rowOff>
               </from>
               <to>
-                <xdr:col>7</xdr:col>
+                <xdr:col>8</xdr:col>
                 <xdr:colOff>228600</xdr:colOff>
                 <xdr:row>22</xdr:row>
                 <xdr:rowOff>152400</xdr:rowOff>
               </to>
             </anchor>
           </controlPr>
         </control>
       </mc:Choice>
       <mc:Fallback>
-        <control shapeId="1732" r:id="rId27" name="CheckBox21"/>
+        <control shapeId="1732" r:id="rId80" name="CheckBox21"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
-        <control shapeId="1733" r:id="rId28" name="CheckBox22">
-          <controlPr defaultSize="0" autoLine="0" r:id="rId8">
+        <control shapeId="1733" r:id="rId79" name="CheckBox22">
+          <controlPr defaultSize="0" autoLine="0" r:id="rId6">
             <anchor moveWithCells="1">
               <from>
-                <xdr:col>7</xdr:col>
+                <xdr:col>8</xdr:col>
                 <xdr:colOff>95250</xdr:colOff>
                 <xdr:row>23</xdr:row>
                 <xdr:rowOff>38100</xdr:rowOff>
               </from>
               <to>
-                <xdr:col>7</xdr:col>
+                <xdr:col>8</xdr:col>
                 <xdr:colOff>228600</xdr:colOff>
                 <xdr:row>23</xdr:row>
                 <xdr:rowOff>152400</xdr:rowOff>
               </to>
             </anchor>
           </controlPr>
         </control>
       </mc:Choice>
       <mc:Fallback>
-        <control shapeId="1733" r:id="rId28" name="CheckBox22"/>
+        <control shapeId="1733" r:id="rId79" name="CheckBox22"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
-        <control shapeId="1734" r:id="rId29" name="CheckBox23">
+        <control shapeId="1734" r:id="rId78" name="CheckBox23">
           <controlPr defaultSize="0" autoLine="0" r:id="rId6">
             <anchor moveWithCells="1">
               <from>
-                <xdr:col>7</xdr:col>
+                <xdr:col>8</xdr:col>
                 <xdr:colOff>95250</xdr:colOff>
                 <xdr:row>24</xdr:row>
                 <xdr:rowOff>38100</xdr:rowOff>
               </from>
               <to>
-                <xdr:col>7</xdr:col>
+                <xdr:col>8</xdr:col>
                 <xdr:colOff>228600</xdr:colOff>
                 <xdr:row>24</xdr:row>
                 <xdr:rowOff>152400</xdr:rowOff>
               </to>
             </anchor>
           </controlPr>
         </control>
       </mc:Choice>
       <mc:Fallback>
-        <control shapeId="1734" r:id="rId29" name="CheckBox23"/>
+        <control shapeId="1734" r:id="rId78" name="CheckBox23"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
-        <control shapeId="1735" r:id="rId30" name="CheckBox24">
-          <controlPr defaultSize="0" autoLine="0" r:id="rId8">
+        <control shapeId="1735" r:id="rId77" name="CheckBox24">
+          <controlPr defaultSize="0" autoLine="0" r:id="rId6">
             <anchor moveWithCells="1">
               <from>
-                <xdr:col>7</xdr:col>
+                <xdr:col>8</xdr:col>
                 <xdr:colOff>95250</xdr:colOff>
                 <xdr:row>25</xdr:row>
                 <xdr:rowOff>38100</xdr:rowOff>
               </from>
               <to>
-                <xdr:col>7</xdr:col>
+                <xdr:col>8</xdr:col>
                 <xdr:colOff>228600</xdr:colOff>
                 <xdr:row>25</xdr:row>
                 <xdr:rowOff>152400</xdr:rowOff>
               </to>
             </anchor>
           </controlPr>
         </control>
       </mc:Choice>
       <mc:Fallback>
-        <control shapeId="1735" r:id="rId30" name="CheckBox24"/>
+        <control shapeId="1735" r:id="rId77" name="CheckBox24"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
-        <control shapeId="1736" r:id="rId31" name="CheckBox25">
+        <control shapeId="1736" r:id="rId76" name="CheckBox25">
           <controlPr defaultSize="0" autoLine="0" r:id="rId6">
             <anchor moveWithCells="1">
               <from>
-                <xdr:col>7</xdr:col>
+                <xdr:col>8</xdr:col>
                 <xdr:colOff>95250</xdr:colOff>
                 <xdr:row>26</xdr:row>
                 <xdr:rowOff>38100</xdr:rowOff>
               </from>
               <to>
-                <xdr:col>7</xdr:col>
+                <xdr:col>8</xdr:col>
                 <xdr:colOff>228600</xdr:colOff>
                 <xdr:row>26</xdr:row>
                 <xdr:rowOff>152400</xdr:rowOff>
               </to>
             </anchor>
           </controlPr>
         </control>
       </mc:Choice>
       <mc:Fallback>
-        <control shapeId="1736" r:id="rId31" name="CheckBox25"/>
+        <control shapeId="1736" r:id="rId76" name="CheckBox25"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
-        <control shapeId="1737" r:id="rId32" name="CheckBox26">
-          <controlPr defaultSize="0" autoLine="0" r:id="rId8">
+        <control shapeId="1737" r:id="rId75" name="CheckBox26">
+          <controlPr defaultSize="0" autoLine="0" r:id="rId6">
             <anchor moveWithCells="1">
               <from>
-                <xdr:col>7</xdr:col>
+                <xdr:col>8</xdr:col>
                 <xdr:colOff>95250</xdr:colOff>
                 <xdr:row>27</xdr:row>
                 <xdr:rowOff>38100</xdr:rowOff>
               </from>
               <to>
-                <xdr:col>7</xdr:col>
+                <xdr:col>8</xdr:col>
                 <xdr:colOff>228600</xdr:colOff>
                 <xdr:row>27</xdr:row>
                 <xdr:rowOff>152400</xdr:rowOff>
               </to>
             </anchor>
           </controlPr>
         </control>
       </mc:Choice>
       <mc:Fallback>
-        <control shapeId="1737" r:id="rId32" name="CheckBox26"/>
+        <control shapeId="1737" r:id="rId75" name="CheckBox26"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
-        <control shapeId="1738" r:id="rId33" name="CheckBox27">
+        <control shapeId="1738" r:id="rId74" name="CheckBox27">
           <controlPr defaultSize="0" autoLine="0" r:id="rId6">
             <anchor moveWithCells="1">
               <from>
-                <xdr:col>7</xdr:col>
+                <xdr:col>8</xdr:col>
                 <xdr:colOff>95250</xdr:colOff>
                 <xdr:row>28</xdr:row>
                 <xdr:rowOff>38100</xdr:rowOff>
               </from>
               <to>
-                <xdr:col>7</xdr:col>
+                <xdr:col>8</xdr:col>
                 <xdr:colOff>228600</xdr:colOff>
                 <xdr:row>28</xdr:row>
                 <xdr:rowOff>152400</xdr:rowOff>
               </to>
             </anchor>
           </controlPr>
         </control>
       </mc:Choice>
       <mc:Fallback>
-        <control shapeId="1738" r:id="rId33" name="CheckBox27"/>
+        <control shapeId="1738" r:id="rId74" name="CheckBox27"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
-        <control shapeId="1739" r:id="rId34" name="CheckBox28">
-          <controlPr defaultSize="0" autoLine="0" r:id="rId8">
+        <control shapeId="1739" r:id="rId73" name="CheckBox28">
+          <controlPr defaultSize="0" autoLine="0" r:id="rId6">
             <anchor moveWithCells="1">
               <from>
-                <xdr:col>7</xdr:col>
+                <xdr:col>8</xdr:col>
                 <xdr:colOff>95250</xdr:colOff>
                 <xdr:row>29</xdr:row>
                 <xdr:rowOff>38100</xdr:rowOff>
               </from>
               <to>
-                <xdr:col>7</xdr:col>
+                <xdr:col>8</xdr:col>
                 <xdr:colOff>228600</xdr:colOff>
                 <xdr:row>29</xdr:row>
                 <xdr:rowOff>152400</xdr:rowOff>
               </to>
             </anchor>
           </controlPr>
         </control>
       </mc:Choice>
       <mc:Fallback>
-        <control shapeId="1739" r:id="rId34" name="CheckBox28"/>
+        <control shapeId="1739" r:id="rId73" name="CheckBox28"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
-        <control shapeId="1740" r:id="rId35" name="CheckBox29">
+        <control shapeId="1740" r:id="rId72" name="CheckBox29">
           <controlPr defaultSize="0" autoLine="0" r:id="rId6">
             <anchor moveWithCells="1">
               <from>
-                <xdr:col>7</xdr:col>
+                <xdr:col>8</xdr:col>
                 <xdr:colOff>95250</xdr:colOff>
                 <xdr:row>30</xdr:row>
                 <xdr:rowOff>38100</xdr:rowOff>
               </from>
               <to>
-                <xdr:col>7</xdr:col>
+                <xdr:col>8</xdr:col>
                 <xdr:colOff>228600</xdr:colOff>
                 <xdr:row>30</xdr:row>
                 <xdr:rowOff>152400</xdr:rowOff>
               </to>
             </anchor>
           </controlPr>
         </control>
       </mc:Choice>
       <mc:Fallback>
-        <control shapeId="1740" r:id="rId35" name="CheckBox29"/>
+        <control shapeId="1740" r:id="rId72" name="CheckBox29"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
-        <control shapeId="1741" r:id="rId36" name="CheckBox30">
-          <controlPr defaultSize="0" autoLine="0" r:id="rId8">
+        <control shapeId="1741" r:id="rId71" name="CheckBox30">
+          <controlPr defaultSize="0" autoLine="0" r:id="rId6">
             <anchor moveWithCells="1">
               <from>
-                <xdr:col>7</xdr:col>
+                <xdr:col>8</xdr:col>
                 <xdr:colOff>95250</xdr:colOff>
                 <xdr:row>31</xdr:row>
                 <xdr:rowOff>38100</xdr:rowOff>
               </from>
               <to>
-                <xdr:col>7</xdr:col>
+                <xdr:col>8</xdr:col>
                 <xdr:colOff>228600</xdr:colOff>
                 <xdr:row>31</xdr:row>
                 <xdr:rowOff>152400</xdr:rowOff>
               </to>
             </anchor>
           </controlPr>
         </control>
       </mc:Choice>
       <mc:Fallback>
-        <control shapeId="1741" r:id="rId36" name="CheckBox30"/>
+        <control shapeId="1741" r:id="rId71" name="CheckBox30"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
-        <control shapeId="1742" r:id="rId37" name="CheckBox31">
+        <control shapeId="1742" r:id="rId70" name="CheckBox31">
           <controlPr defaultSize="0" autoLine="0" r:id="rId6">
             <anchor moveWithCells="1">
               <from>
-                <xdr:col>7</xdr:col>
+                <xdr:col>8</xdr:col>
                 <xdr:colOff>95250</xdr:colOff>
                 <xdr:row>32</xdr:row>
                 <xdr:rowOff>38100</xdr:rowOff>
               </from>
               <to>
-                <xdr:col>7</xdr:col>
+                <xdr:col>8</xdr:col>
                 <xdr:colOff>228600</xdr:colOff>
                 <xdr:row>32</xdr:row>
                 <xdr:rowOff>152400</xdr:rowOff>
               </to>
             </anchor>
           </controlPr>
         </control>
       </mc:Choice>
       <mc:Fallback>
-        <control shapeId="1742" r:id="rId37" name="CheckBox31"/>
+        <control shapeId="1742" r:id="rId70" name="CheckBox31"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
-        <control shapeId="1743" r:id="rId38" name="CheckBox32">
-          <controlPr defaultSize="0" autoLine="0" r:id="rId8">
+        <control shapeId="1743" r:id="rId69" name="CheckBox32">
+          <controlPr defaultSize="0" autoLine="0" r:id="rId6">
             <anchor moveWithCells="1">
               <from>
-                <xdr:col>7</xdr:col>
+                <xdr:col>8</xdr:col>
                 <xdr:colOff>95250</xdr:colOff>
                 <xdr:row>33</xdr:row>
                 <xdr:rowOff>38100</xdr:rowOff>
               </from>
               <to>
-                <xdr:col>7</xdr:col>
+                <xdr:col>8</xdr:col>
                 <xdr:colOff>228600</xdr:colOff>
                 <xdr:row>33</xdr:row>
                 <xdr:rowOff>152400</xdr:rowOff>
               </to>
             </anchor>
           </controlPr>
         </control>
       </mc:Choice>
       <mc:Fallback>
-        <control shapeId="1743" r:id="rId38" name="CheckBox32"/>
+        <control shapeId="1743" r:id="rId69" name="CheckBox32"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
-        <control shapeId="1744" r:id="rId39" name="CheckBox33">
+        <control shapeId="1744" r:id="rId68" name="CheckBox33">
           <controlPr defaultSize="0" autoLine="0" r:id="rId6">
             <anchor moveWithCells="1">
               <from>
-                <xdr:col>7</xdr:col>
+                <xdr:col>8</xdr:col>
                 <xdr:colOff>95250</xdr:colOff>
                 <xdr:row>34</xdr:row>
                 <xdr:rowOff>38100</xdr:rowOff>
               </from>
               <to>
-                <xdr:col>7</xdr:col>
+                <xdr:col>8</xdr:col>
                 <xdr:colOff>228600</xdr:colOff>
                 <xdr:row>34</xdr:row>
                 <xdr:rowOff>152400</xdr:rowOff>
               </to>
             </anchor>
           </controlPr>
         </control>
       </mc:Choice>
       <mc:Fallback>
-        <control shapeId="1744" r:id="rId39" name="CheckBox33"/>
+        <control shapeId="1744" r:id="rId68" name="CheckBox33"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
-        <control shapeId="1745" r:id="rId40" name="CheckBox34">
-          <controlPr defaultSize="0" autoLine="0" r:id="rId8">
+        <control shapeId="1745" r:id="rId67" name="CheckBox34">
+          <controlPr defaultSize="0" autoLine="0" r:id="rId6">
             <anchor moveWithCells="1">
               <from>
-                <xdr:col>7</xdr:col>
+                <xdr:col>8</xdr:col>
                 <xdr:colOff>95250</xdr:colOff>
                 <xdr:row>35</xdr:row>
                 <xdr:rowOff>38100</xdr:rowOff>
               </from>
               <to>
-                <xdr:col>7</xdr:col>
+                <xdr:col>8</xdr:col>
                 <xdr:colOff>228600</xdr:colOff>
                 <xdr:row>35</xdr:row>
                 <xdr:rowOff>152400</xdr:rowOff>
               </to>
             </anchor>
           </controlPr>
         </control>
       </mc:Choice>
       <mc:Fallback>
-        <control shapeId="1745" r:id="rId40" name="CheckBox34"/>
+        <control shapeId="1745" r:id="rId67" name="CheckBox34"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
-        <control shapeId="1746" r:id="rId41" name="CheckBox35">
+        <control shapeId="1746" r:id="rId66" name="CheckBox35">
           <controlPr defaultSize="0" autoLine="0" r:id="rId6">
             <anchor moveWithCells="1">
               <from>
-                <xdr:col>7</xdr:col>
+                <xdr:col>8</xdr:col>
                 <xdr:colOff>95250</xdr:colOff>
                 <xdr:row>36</xdr:row>
                 <xdr:rowOff>38100</xdr:rowOff>
               </from>
               <to>
-                <xdr:col>7</xdr:col>
+                <xdr:col>8</xdr:col>
                 <xdr:colOff>228600</xdr:colOff>
                 <xdr:row>36</xdr:row>
                 <xdr:rowOff>152400</xdr:rowOff>
               </to>
             </anchor>
           </controlPr>
         </control>
       </mc:Choice>
       <mc:Fallback>
-        <control shapeId="1746" r:id="rId41" name="CheckBox35"/>
+        <control shapeId="1746" r:id="rId66" name="CheckBox35"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
-        <control shapeId="1747" r:id="rId42" name="CheckBox36">
-          <controlPr defaultSize="0" autoLine="0" r:id="rId8">
+        <control shapeId="1747" r:id="rId65" name="CheckBox36">
+          <controlPr defaultSize="0" autoLine="0" r:id="rId6">
             <anchor moveWithCells="1">
               <from>
-                <xdr:col>7</xdr:col>
+                <xdr:col>8</xdr:col>
                 <xdr:colOff>95250</xdr:colOff>
                 <xdr:row>37</xdr:row>
                 <xdr:rowOff>38100</xdr:rowOff>
               </from>
               <to>
-                <xdr:col>7</xdr:col>
+                <xdr:col>8</xdr:col>
                 <xdr:colOff>228600</xdr:colOff>
                 <xdr:row>37</xdr:row>
                 <xdr:rowOff>152400</xdr:rowOff>
               </to>
             </anchor>
           </controlPr>
         </control>
       </mc:Choice>
       <mc:Fallback>
-        <control shapeId="1747" r:id="rId42" name="CheckBox36"/>
+        <control shapeId="1747" r:id="rId65" name="CheckBox36"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
-        <control shapeId="1748" r:id="rId43" name="CheckBox37">
+        <control shapeId="1748" r:id="rId64" name="CheckBox37">
           <controlPr defaultSize="0" autoLine="0" r:id="rId6">
             <anchor moveWithCells="1">
               <from>
-                <xdr:col>7</xdr:col>
+                <xdr:col>8</xdr:col>
                 <xdr:colOff>95250</xdr:colOff>
                 <xdr:row>38</xdr:row>
                 <xdr:rowOff>38100</xdr:rowOff>
               </from>
               <to>
-                <xdr:col>7</xdr:col>
+                <xdr:col>8</xdr:col>
                 <xdr:colOff>228600</xdr:colOff>
                 <xdr:row>38</xdr:row>
                 <xdr:rowOff>152400</xdr:rowOff>
               </to>
             </anchor>
           </controlPr>
         </control>
       </mc:Choice>
       <mc:Fallback>
-        <control shapeId="1748" r:id="rId43" name="CheckBox37"/>
+        <control shapeId="1748" r:id="rId64" name="CheckBox37"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
-        <control shapeId="1749" r:id="rId44" name="CheckBox38">
-          <controlPr defaultSize="0" autoLine="0" r:id="rId8">
+        <control shapeId="1749" r:id="rId63" name="CheckBox38">
+          <controlPr defaultSize="0" autoLine="0" r:id="rId6">
             <anchor moveWithCells="1">
               <from>
-                <xdr:col>7</xdr:col>
+                <xdr:col>8</xdr:col>
                 <xdr:colOff>95250</xdr:colOff>
                 <xdr:row>39</xdr:row>
                 <xdr:rowOff>38100</xdr:rowOff>
               </from>
               <to>
-                <xdr:col>7</xdr:col>
+                <xdr:col>8</xdr:col>
                 <xdr:colOff>228600</xdr:colOff>
                 <xdr:row>39</xdr:row>
                 <xdr:rowOff>152400</xdr:rowOff>
               </to>
             </anchor>
           </controlPr>
         </control>
       </mc:Choice>
       <mc:Fallback>
-        <control shapeId="1749" r:id="rId44" name="CheckBox38"/>
+        <control shapeId="1749" r:id="rId63" name="CheckBox38"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
-        <control shapeId="1750" r:id="rId45" name="CheckBox39">
-          <controlPr defaultSize="0" autoLine="0" r:id="rId8">
+        <control shapeId="1750" r:id="rId62" name="CheckBox39">
+          <controlPr defaultSize="0" autoLine="0" r:id="rId6">
             <anchor moveWithCells="1">
               <from>
-                <xdr:col>7</xdr:col>
+                <xdr:col>8</xdr:col>
                 <xdr:colOff>95250</xdr:colOff>
                 <xdr:row>40</xdr:row>
                 <xdr:rowOff>38100</xdr:rowOff>
               </from>
               <to>
-                <xdr:col>7</xdr:col>
+                <xdr:col>8</xdr:col>
                 <xdr:colOff>228600</xdr:colOff>
                 <xdr:row>40</xdr:row>
                 <xdr:rowOff>152400</xdr:rowOff>
               </to>
             </anchor>
           </controlPr>
         </control>
       </mc:Choice>
       <mc:Fallback>
-        <control shapeId="1750" r:id="rId45" name="CheckBox39"/>
+        <control shapeId="1750" r:id="rId62" name="CheckBox39"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
-        <control shapeId="1751" r:id="rId46" name="CheckBox40">
-          <controlPr defaultSize="0" autoLine="0" r:id="rId8">
+        <control shapeId="1751" r:id="rId61" name="CheckBox40">
+          <controlPr defaultSize="0" autoLine="0" r:id="rId6">
             <anchor moveWithCells="1">
               <from>
-                <xdr:col>7</xdr:col>
+                <xdr:col>8</xdr:col>
                 <xdr:colOff>95250</xdr:colOff>
                 <xdr:row>41</xdr:row>
                 <xdr:rowOff>38100</xdr:rowOff>
               </from>
               <to>
-                <xdr:col>7</xdr:col>
+                <xdr:col>8</xdr:col>
                 <xdr:colOff>228600</xdr:colOff>
                 <xdr:row>41</xdr:row>
                 <xdr:rowOff>152400</xdr:rowOff>
               </to>
             </anchor>
           </controlPr>
         </control>
       </mc:Choice>
       <mc:Fallback>
-        <control shapeId="1751" r:id="rId46" name="CheckBox40"/>
+        <control shapeId="1751" r:id="rId61" name="CheckBox40"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
-        <control shapeId="1752" r:id="rId47" name="CheckBox41">
-          <controlPr defaultSize="0" autoLine="0" r:id="rId8">
+        <control shapeId="1752" r:id="rId60" name="CheckBox41">
+          <controlPr defaultSize="0" autoLine="0" r:id="rId6">
             <anchor moveWithCells="1">
               <from>
-                <xdr:col>7</xdr:col>
+                <xdr:col>8</xdr:col>
                 <xdr:colOff>95250</xdr:colOff>
                 <xdr:row>42</xdr:row>
                 <xdr:rowOff>38100</xdr:rowOff>
               </from>
               <to>
-                <xdr:col>7</xdr:col>
+                <xdr:col>8</xdr:col>
                 <xdr:colOff>228600</xdr:colOff>
                 <xdr:row>42</xdr:row>
                 <xdr:rowOff>152400</xdr:rowOff>
               </to>
             </anchor>
           </controlPr>
         </control>
       </mc:Choice>
       <mc:Fallback>
-        <control shapeId="1752" r:id="rId47" name="CheckBox41"/>
+        <control shapeId="1752" r:id="rId60" name="CheckBox41"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
-        <control shapeId="1753" r:id="rId48" name="CheckBox42">
-          <controlPr defaultSize="0" autoLine="0" r:id="rId8">
+        <control shapeId="1753" r:id="rId59" name="CheckBox42">
+          <controlPr defaultSize="0" autoLine="0" r:id="rId6">
             <anchor moveWithCells="1">
               <from>
-                <xdr:col>7</xdr:col>
+                <xdr:col>8</xdr:col>
                 <xdr:colOff>95250</xdr:colOff>
                 <xdr:row>43</xdr:row>
                 <xdr:rowOff>38100</xdr:rowOff>
               </from>
               <to>
-                <xdr:col>7</xdr:col>
+                <xdr:col>8</xdr:col>
                 <xdr:colOff>228600</xdr:colOff>
                 <xdr:row>43</xdr:row>
                 <xdr:rowOff>152400</xdr:rowOff>
               </to>
             </anchor>
           </controlPr>
         </control>
       </mc:Choice>
       <mc:Fallback>
-        <control shapeId="1753" r:id="rId48" name="CheckBox42"/>
+        <control shapeId="1753" r:id="rId59" name="CheckBox42"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
-        <control shapeId="1754" r:id="rId49" name="CheckBox43">
-          <controlPr defaultSize="0" autoLine="0" r:id="rId8">
+        <control shapeId="1754" r:id="rId58" name="CheckBox43">
+          <controlPr defaultSize="0" autoLine="0" r:id="rId6">
             <anchor moveWithCells="1">
               <from>
-                <xdr:col>7</xdr:col>
+                <xdr:col>8</xdr:col>
                 <xdr:colOff>95250</xdr:colOff>
                 <xdr:row>44</xdr:row>
                 <xdr:rowOff>38100</xdr:rowOff>
               </from>
               <to>
-                <xdr:col>7</xdr:col>
+                <xdr:col>8</xdr:col>
                 <xdr:colOff>228600</xdr:colOff>
                 <xdr:row>44</xdr:row>
                 <xdr:rowOff>152400</xdr:rowOff>
               </to>
             </anchor>
           </controlPr>
         </control>
       </mc:Choice>
       <mc:Fallback>
-        <control shapeId="1754" r:id="rId49" name="CheckBox43"/>
+        <control shapeId="1754" r:id="rId58" name="CheckBox43"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
-        <control shapeId="1755" r:id="rId50" name="CheckBox44">
-          <controlPr defaultSize="0" autoLine="0" r:id="rId8">
+        <control shapeId="1755" r:id="rId57" name="CheckBox44">
+          <controlPr defaultSize="0" autoLine="0" r:id="rId6">
             <anchor moveWithCells="1">
               <from>
-                <xdr:col>7</xdr:col>
+                <xdr:col>8</xdr:col>
                 <xdr:colOff>95250</xdr:colOff>
                 <xdr:row>45</xdr:row>
                 <xdr:rowOff>38100</xdr:rowOff>
               </from>
               <to>
-                <xdr:col>7</xdr:col>
+                <xdr:col>8</xdr:col>
                 <xdr:colOff>228600</xdr:colOff>
                 <xdr:row>45</xdr:row>
                 <xdr:rowOff>152400</xdr:rowOff>
               </to>
             </anchor>
           </controlPr>
         </control>
       </mc:Choice>
       <mc:Fallback>
-        <control shapeId="1755" r:id="rId50" name="CheckBox44"/>
+        <control shapeId="1755" r:id="rId57" name="CheckBox44"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
-        <control shapeId="1756" r:id="rId51" name="CheckBox45">
-          <controlPr defaultSize="0" autoLine="0" r:id="rId8">
+        <control shapeId="1756" r:id="rId56" name="CheckBox45">
+          <controlPr defaultSize="0" autoLine="0" r:id="rId6">
             <anchor moveWithCells="1">
               <from>
-                <xdr:col>7</xdr:col>
+                <xdr:col>8</xdr:col>
                 <xdr:colOff>95250</xdr:colOff>
                 <xdr:row>46</xdr:row>
                 <xdr:rowOff>38100</xdr:rowOff>
               </from>
               <to>
-                <xdr:col>7</xdr:col>
+                <xdr:col>8</xdr:col>
                 <xdr:colOff>228600</xdr:colOff>
                 <xdr:row>46</xdr:row>
                 <xdr:rowOff>152400</xdr:rowOff>
               </to>
             </anchor>
           </controlPr>
         </control>
       </mc:Choice>
       <mc:Fallback>
-        <control shapeId="1756" r:id="rId51" name="CheckBox45"/>
+        <control shapeId="1756" r:id="rId56" name="CheckBox45"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
-        <control shapeId="1757" r:id="rId52" name="CheckBox46">
+        <control shapeId="1757" r:id="rId55" name="CheckBox46">
           <controlPr defaultSize="0" autoLine="0" r:id="rId6">
             <anchor moveWithCells="1">
               <from>
-                <xdr:col>7</xdr:col>
+                <xdr:col>8</xdr:col>
                 <xdr:colOff>95250</xdr:colOff>
                 <xdr:row>47</xdr:row>
                 <xdr:rowOff>38100</xdr:rowOff>
               </from>
               <to>
-                <xdr:col>7</xdr:col>
+                <xdr:col>8</xdr:col>
                 <xdr:colOff>228600</xdr:colOff>
                 <xdr:row>47</xdr:row>
                 <xdr:rowOff>152400</xdr:rowOff>
               </to>
             </anchor>
           </controlPr>
         </control>
       </mc:Choice>
       <mc:Fallback>
-        <control shapeId="1757" r:id="rId52" name="CheckBox46"/>
+        <control shapeId="1757" r:id="rId55" name="CheckBox46"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
-        <control shapeId="1758" r:id="rId53" name="CheckBox47">
-          <controlPr defaultSize="0" autoLine="0" r:id="rId8">
+        <control shapeId="1758" r:id="rId54" name="CheckBox47">
+          <controlPr defaultSize="0" autoLine="0" r:id="rId6">
             <anchor moveWithCells="1">
               <from>
-                <xdr:col>7</xdr:col>
+                <xdr:col>8</xdr:col>
                 <xdr:colOff>95250</xdr:colOff>
                 <xdr:row>47</xdr:row>
                 <xdr:rowOff>38100</xdr:rowOff>
               </from>
               <to>
-                <xdr:col>7</xdr:col>
+                <xdr:col>8</xdr:col>
                 <xdr:colOff>228600</xdr:colOff>
                 <xdr:row>47</xdr:row>
                 <xdr:rowOff>152400</xdr:rowOff>
               </to>
             </anchor>
           </controlPr>
         </control>
       </mc:Choice>
       <mc:Fallback>
-        <control shapeId="1758" r:id="rId53" name="CheckBox47"/>
+        <control shapeId="1758" r:id="rId54" name="CheckBox47"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
-        <control shapeId="1759" r:id="rId54" name="CheckBox48">
+        <control shapeId="1759" r:id="rId53" name="CheckBox48">
           <controlPr defaultSize="0" autoLine="0" r:id="rId6">
             <anchor moveWithCells="1">
               <from>
-                <xdr:col>7</xdr:col>
+                <xdr:col>8</xdr:col>
                 <xdr:colOff>95250</xdr:colOff>
                 <xdr:row>48</xdr:row>
                 <xdr:rowOff>38100</xdr:rowOff>
               </from>
               <to>
-                <xdr:col>7</xdr:col>
+                <xdr:col>8</xdr:col>
                 <xdr:colOff>228600</xdr:colOff>
                 <xdr:row>48</xdr:row>
                 <xdr:rowOff>152400</xdr:rowOff>
               </to>
             </anchor>
           </controlPr>
         </control>
       </mc:Choice>
       <mc:Fallback>
-        <control shapeId="1759" r:id="rId54" name="CheckBox48"/>
+        <control shapeId="1759" r:id="rId53" name="CheckBox48"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
-        <control shapeId="1761" r:id="rId55" name="CheckBox49">
-          <controlPr defaultSize="0" autoLine="0" r:id="rId8">
+        <control shapeId="1761" r:id="rId52" name="CheckBox49">
+          <controlPr defaultSize="0" autoLine="0" r:id="rId6">
             <anchor moveWithCells="1">
               <from>
-                <xdr:col>10</xdr:col>
+                <xdr:col>11</xdr:col>
                 <xdr:colOff>95250</xdr:colOff>
                 <xdr:row>2</xdr:row>
                 <xdr:rowOff>38100</xdr:rowOff>
               </from>
               <to>
-                <xdr:col>10</xdr:col>
+                <xdr:col>11</xdr:col>
                 <xdr:colOff>228600</xdr:colOff>
                 <xdr:row>2</xdr:row>
                 <xdr:rowOff>152400</xdr:rowOff>
               </to>
             </anchor>
           </controlPr>
         </control>
       </mc:Choice>
       <mc:Fallback>
-        <control shapeId="1761" r:id="rId55" name="CheckBox49"/>
+        <control shapeId="1761" r:id="rId52" name="CheckBox49"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
-        <control shapeId="1762" r:id="rId56" name="CheckBox50">
+        <control shapeId="1762" r:id="rId51" name="CheckBox50">
           <controlPr defaultSize="0" autoLine="0" r:id="rId6">
             <anchor moveWithCells="1">
               <from>
-                <xdr:col>10</xdr:col>
+                <xdr:col>11</xdr:col>
                 <xdr:colOff>95250</xdr:colOff>
                 <xdr:row>3</xdr:row>
                 <xdr:rowOff>38100</xdr:rowOff>
               </from>
               <to>
-                <xdr:col>10</xdr:col>
+                <xdr:col>11</xdr:col>
                 <xdr:colOff>228600</xdr:colOff>
                 <xdr:row>3</xdr:row>
                 <xdr:rowOff>152400</xdr:rowOff>
               </to>
             </anchor>
           </controlPr>
         </control>
       </mc:Choice>
       <mc:Fallback>
-        <control shapeId="1762" r:id="rId56" name="CheckBox50"/>
+        <control shapeId="1762" r:id="rId51" name="CheckBox50"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
-        <control shapeId="1763" r:id="rId57" name="CheckBox51">
-          <controlPr defaultSize="0" autoLine="0" r:id="rId8">
+        <control shapeId="1763" r:id="rId50" name="CheckBox51">
+          <controlPr defaultSize="0" autoLine="0" r:id="rId6">
             <anchor moveWithCells="1">
               <from>
-                <xdr:col>10</xdr:col>
+                <xdr:col>11</xdr:col>
                 <xdr:colOff>95250</xdr:colOff>
                 <xdr:row>4</xdr:row>
                 <xdr:rowOff>38100</xdr:rowOff>
               </from>
               <to>
-                <xdr:col>10</xdr:col>
+                <xdr:col>11</xdr:col>
                 <xdr:colOff>228600</xdr:colOff>
                 <xdr:row>4</xdr:row>
                 <xdr:rowOff>152400</xdr:rowOff>
               </to>
             </anchor>
           </controlPr>
         </control>
       </mc:Choice>
       <mc:Fallback>
-        <control shapeId="1763" r:id="rId57" name="CheckBox51"/>
+        <control shapeId="1763" r:id="rId50" name="CheckBox51"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
-        <control shapeId="1764" r:id="rId58" name="CheckBox52">
+        <control shapeId="1764" r:id="rId49" name="CheckBox52">
           <controlPr defaultSize="0" autoLine="0" r:id="rId6">
             <anchor moveWithCells="1">
               <from>
-                <xdr:col>10</xdr:col>
+                <xdr:col>11</xdr:col>
                 <xdr:colOff>95250</xdr:colOff>
                 <xdr:row>5</xdr:row>
                 <xdr:rowOff>38100</xdr:rowOff>
               </from>
               <to>
-                <xdr:col>10</xdr:col>
+                <xdr:col>11</xdr:col>
                 <xdr:colOff>228600</xdr:colOff>
                 <xdr:row>5</xdr:row>
                 <xdr:rowOff>152400</xdr:rowOff>
               </to>
             </anchor>
           </controlPr>
         </control>
       </mc:Choice>
       <mc:Fallback>
-        <control shapeId="1764" r:id="rId58" name="CheckBox52"/>
+        <control shapeId="1764" r:id="rId49" name="CheckBox52"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
-        <control shapeId="1765" r:id="rId59" name="CheckBox53">
-          <controlPr defaultSize="0" autoLine="0" r:id="rId8">
+        <control shapeId="1765" r:id="rId48" name="CheckBox53">
+          <controlPr defaultSize="0" autoLine="0" r:id="rId6">
             <anchor moveWithCells="1">
               <from>
-                <xdr:col>10</xdr:col>
+                <xdr:col>11</xdr:col>
                 <xdr:colOff>95250</xdr:colOff>
                 <xdr:row>6</xdr:row>
                 <xdr:rowOff>38100</xdr:rowOff>
               </from>
               <to>
-                <xdr:col>10</xdr:col>
+                <xdr:col>11</xdr:col>
                 <xdr:colOff>228600</xdr:colOff>
                 <xdr:row>6</xdr:row>
                 <xdr:rowOff>152400</xdr:rowOff>
               </to>
             </anchor>
           </controlPr>
         </control>
       </mc:Choice>
       <mc:Fallback>
-        <control shapeId="1765" r:id="rId59" name="CheckBox53"/>
+        <control shapeId="1765" r:id="rId48" name="CheckBox53"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
-        <control shapeId="1766" r:id="rId60" name="CheckBox54">
+        <control shapeId="1766" r:id="rId47" name="CheckBox54">
           <controlPr defaultSize="0" autoLine="0" r:id="rId6">
             <anchor moveWithCells="1">
               <from>
-                <xdr:col>10</xdr:col>
+                <xdr:col>11</xdr:col>
                 <xdr:colOff>95250</xdr:colOff>
                 <xdr:row>7</xdr:row>
                 <xdr:rowOff>38100</xdr:rowOff>
               </from>
               <to>
-                <xdr:col>10</xdr:col>
+                <xdr:col>11</xdr:col>
                 <xdr:colOff>228600</xdr:colOff>
                 <xdr:row>7</xdr:row>
                 <xdr:rowOff>152400</xdr:rowOff>
               </to>
             </anchor>
           </controlPr>
         </control>
       </mc:Choice>
       <mc:Fallback>
-        <control shapeId="1766" r:id="rId60" name="CheckBox54"/>
+        <control shapeId="1766" r:id="rId47" name="CheckBox54"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
-        <control shapeId="1767" r:id="rId61" name="CheckBox55">
-          <controlPr defaultSize="0" autoLine="0" r:id="rId8">
+        <control shapeId="1767" r:id="rId46" name="CheckBox55">
+          <controlPr defaultSize="0" autoLine="0" r:id="rId6">
             <anchor moveWithCells="1">
               <from>
-                <xdr:col>10</xdr:col>
+                <xdr:col>11</xdr:col>
                 <xdr:colOff>95250</xdr:colOff>
                 <xdr:row>8</xdr:row>
                 <xdr:rowOff>38100</xdr:rowOff>
               </from>
               <to>
-                <xdr:col>10</xdr:col>
+                <xdr:col>11</xdr:col>
                 <xdr:colOff>228600</xdr:colOff>
                 <xdr:row>8</xdr:row>
                 <xdr:rowOff>152400</xdr:rowOff>
               </to>
             </anchor>
           </controlPr>
         </control>
       </mc:Choice>
       <mc:Fallback>
-        <control shapeId="1767" r:id="rId61" name="CheckBox55"/>
+        <control shapeId="1767" r:id="rId46" name="CheckBox55"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
-        <control shapeId="1768" r:id="rId62" name="CheckBox56">
+        <control shapeId="1768" r:id="rId45" name="CheckBox56">
           <controlPr defaultSize="0" autoLine="0" r:id="rId6">
             <anchor moveWithCells="1">
               <from>
-                <xdr:col>10</xdr:col>
+                <xdr:col>11</xdr:col>
                 <xdr:colOff>95250</xdr:colOff>
                 <xdr:row>9</xdr:row>
                 <xdr:rowOff>38100</xdr:rowOff>
               </from>
               <to>
-                <xdr:col>10</xdr:col>
+                <xdr:col>11</xdr:col>
                 <xdr:colOff>228600</xdr:colOff>
                 <xdr:row>9</xdr:row>
                 <xdr:rowOff>152400</xdr:rowOff>
               </to>
             </anchor>
           </controlPr>
         </control>
       </mc:Choice>
       <mc:Fallback>
-        <control shapeId="1768" r:id="rId62" name="CheckBox56"/>
+        <control shapeId="1768" r:id="rId45" name="CheckBox56"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
-        <control shapeId="1769" r:id="rId63" name="CheckBox57">
-          <controlPr defaultSize="0" autoLine="0" r:id="rId8">
+        <control shapeId="1769" r:id="rId44" name="CheckBox57">
+          <controlPr defaultSize="0" autoLine="0" r:id="rId6">
             <anchor moveWithCells="1">
               <from>
-                <xdr:col>10</xdr:col>
+                <xdr:col>11</xdr:col>
                 <xdr:colOff>95250</xdr:colOff>
                 <xdr:row>10</xdr:row>
                 <xdr:rowOff>38100</xdr:rowOff>
               </from>
               <to>
-                <xdr:col>10</xdr:col>
+                <xdr:col>11</xdr:col>
                 <xdr:colOff>228600</xdr:colOff>
                 <xdr:row>10</xdr:row>
                 <xdr:rowOff>152400</xdr:rowOff>
               </to>
             </anchor>
           </controlPr>
         </control>
       </mc:Choice>
       <mc:Fallback>
-        <control shapeId="1769" r:id="rId63" name="CheckBox57"/>
+        <control shapeId="1769" r:id="rId44" name="CheckBox57"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
-        <control shapeId="1770" r:id="rId64" name="CheckBox58">
+        <control shapeId="1770" r:id="rId43" name="CheckBox58">
           <controlPr defaultSize="0" autoLine="0" r:id="rId6">
             <anchor moveWithCells="1">
               <from>
-                <xdr:col>10</xdr:col>
+                <xdr:col>11</xdr:col>
                 <xdr:colOff>95250</xdr:colOff>
                 <xdr:row>11</xdr:row>
                 <xdr:rowOff>38100</xdr:rowOff>
               </from>
               <to>
-                <xdr:col>10</xdr:col>
+                <xdr:col>11</xdr:col>
                 <xdr:colOff>228600</xdr:colOff>
                 <xdr:row>11</xdr:row>
                 <xdr:rowOff>152400</xdr:rowOff>
               </to>
             </anchor>
           </controlPr>
         </control>
       </mc:Choice>
       <mc:Fallback>
-        <control shapeId="1770" r:id="rId64" name="CheckBox58"/>
+        <control shapeId="1770" r:id="rId43" name="CheckBox58"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
-        <control shapeId="1771" r:id="rId65" name="CheckBox59">
-          <controlPr defaultSize="0" autoLine="0" r:id="rId8">
+        <control shapeId="1771" r:id="rId42" name="CheckBox59">
+          <controlPr defaultSize="0" autoLine="0" r:id="rId6">
             <anchor moveWithCells="1">
               <from>
-                <xdr:col>10</xdr:col>
+                <xdr:col>11</xdr:col>
                 <xdr:colOff>95250</xdr:colOff>
                 <xdr:row>12</xdr:row>
                 <xdr:rowOff>38100</xdr:rowOff>
               </from>
               <to>
-                <xdr:col>10</xdr:col>
+                <xdr:col>11</xdr:col>
                 <xdr:colOff>228600</xdr:colOff>
                 <xdr:row>12</xdr:row>
                 <xdr:rowOff>152400</xdr:rowOff>
               </to>
             </anchor>
           </controlPr>
         </control>
       </mc:Choice>
       <mc:Fallback>
-        <control shapeId="1771" r:id="rId65" name="CheckBox59"/>
+        <control shapeId="1771" r:id="rId42" name="CheckBox59"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
-        <control shapeId="1772" r:id="rId66" name="CheckBox60">
+        <control shapeId="1772" r:id="rId41" name="CheckBox60">
           <controlPr defaultSize="0" autoLine="0" r:id="rId6">
             <anchor moveWithCells="1">
               <from>
-                <xdr:col>10</xdr:col>
+                <xdr:col>11</xdr:col>
                 <xdr:colOff>95250</xdr:colOff>
                 <xdr:row>13</xdr:row>
                 <xdr:rowOff>38100</xdr:rowOff>
               </from>
               <to>
-                <xdr:col>10</xdr:col>
+                <xdr:col>11</xdr:col>
                 <xdr:colOff>228600</xdr:colOff>
                 <xdr:row>13</xdr:row>
                 <xdr:rowOff>152400</xdr:rowOff>
               </to>
             </anchor>
           </controlPr>
         </control>
       </mc:Choice>
       <mc:Fallback>
-        <control shapeId="1772" r:id="rId66" name="CheckBox60"/>
+        <control shapeId="1772" r:id="rId41" name="CheckBox60"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
-        <control shapeId="1773" r:id="rId67" name="CheckBox61">
-          <controlPr defaultSize="0" autoLine="0" r:id="rId8">
+        <control shapeId="1773" r:id="rId40" name="CheckBox61">
+          <controlPr defaultSize="0" autoLine="0" r:id="rId6">
             <anchor moveWithCells="1">
               <from>
-                <xdr:col>10</xdr:col>
+                <xdr:col>11</xdr:col>
                 <xdr:colOff>95250</xdr:colOff>
                 <xdr:row>14</xdr:row>
                 <xdr:rowOff>38100</xdr:rowOff>
               </from>
               <to>
-                <xdr:col>10</xdr:col>
+                <xdr:col>11</xdr:col>
                 <xdr:colOff>228600</xdr:colOff>
                 <xdr:row>14</xdr:row>
                 <xdr:rowOff>152400</xdr:rowOff>
               </to>
             </anchor>
           </controlPr>
         </control>
       </mc:Choice>
       <mc:Fallback>
-        <control shapeId="1773" r:id="rId67" name="CheckBox61"/>
+        <control shapeId="1773" r:id="rId40" name="CheckBox61"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
-        <control shapeId="1774" r:id="rId68" name="CheckBox62">
+        <control shapeId="1774" r:id="rId39" name="CheckBox62">
           <controlPr defaultSize="0" autoLine="0" r:id="rId6">
             <anchor moveWithCells="1">
               <from>
-                <xdr:col>10</xdr:col>
+                <xdr:col>11</xdr:col>
                 <xdr:colOff>95250</xdr:colOff>
                 <xdr:row>15</xdr:row>
                 <xdr:rowOff>38100</xdr:rowOff>
               </from>
               <to>
-                <xdr:col>10</xdr:col>
+                <xdr:col>11</xdr:col>
                 <xdr:colOff>228600</xdr:colOff>
                 <xdr:row>15</xdr:row>
                 <xdr:rowOff>152400</xdr:rowOff>
               </to>
             </anchor>
           </controlPr>
         </control>
       </mc:Choice>
       <mc:Fallback>
-        <control shapeId="1774" r:id="rId68" name="CheckBox62"/>
+        <control shapeId="1774" r:id="rId39" name="CheckBox62"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
-        <control shapeId="1775" r:id="rId69" name="CheckBox63">
-          <controlPr defaultSize="0" autoLine="0" r:id="rId8">
+        <control shapeId="1775" r:id="rId38" name="CheckBox63">
+          <controlPr defaultSize="0" autoLine="0" r:id="rId6">
             <anchor moveWithCells="1">
               <from>
-                <xdr:col>10</xdr:col>
+                <xdr:col>11</xdr:col>
                 <xdr:colOff>95250</xdr:colOff>
                 <xdr:row>16</xdr:row>
                 <xdr:rowOff>38100</xdr:rowOff>
               </from>
               <to>
-                <xdr:col>10</xdr:col>
+                <xdr:col>11</xdr:col>
                 <xdr:colOff>228600</xdr:colOff>
                 <xdr:row>16</xdr:row>
                 <xdr:rowOff>152400</xdr:rowOff>
               </to>
             </anchor>
           </controlPr>
         </control>
       </mc:Choice>
       <mc:Fallback>
-        <control shapeId="1775" r:id="rId69" name="CheckBox63"/>
+        <control shapeId="1775" r:id="rId38" name="CheckBox63"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
-        <control shapeId="1776" r:id="rId70" name="CheckBox64">
+        <control shapeId="1776" r:id="rId37" name="CheckBox64">
           <controlPr defaultSize="0" autoLine="0" r:id="rId6">
             <anchor moveWithCells="1">
               <from>
-                <xdr:col>10</xdr:col>
+                <xdr:col>11</xdr:col>
                 <xdr:colOff>95250</xdr:colOff>
                 <xdr:row>17</xdr:row>
                 <xdr:rowOff>38100</xdr:rowOff>
               </from>
               <to>
-                <xdr:col>10</xdr:col>
+                <xdr:col>11</xdr:col>
                 <xdr:colOff>228600</xdr:colOff>
                 <xdr:row>17</xdr:row>
                 <xdr:rowOff>152400</xdr:rowOff>
               </to>
             </anchor>
           </controlPr>
         </control>
       </mc:Choice>
       <mc:Fallback>
-        <control shapeId="1776" r:id="rId70" name="CheckBox64"/>
+        <control shapeId="1776" r:id="rId37" name="CheckBox64"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
-        <control shapeId="1777" r:id="rId71" name="CheckBox65">
-          <controlPr defaultSize="0" autoLine="0" r:id="rId8">
+        <control shapeId="1777" r:id="rId36" name="CheckBox65">
+          <controlPr defaultSize="0" autoLine="0" r:id="rId6">
             <anchor moveWithCells="1">
               <from>
-                <xdr:col>10</xdr:col>
+                <xdr:col>11</xdr:col>
                 <xdr:colOff>95250</xdr:colOff>
                 <xdr:row>18</xdr:row>
                 <xdr:rowOff>38100</xdr:rowOff>
               </from>
               <to>
-                <xdr:col>10</xdr:col>
+                <xdr:col>11</xdr:col>
                 <xdr:colOff>228600</xdr:colOff>
                 <xdr:row>18</xdr:row>
                 <xdr:rowOff>152400</xdr:rowOff>
               </to>
             </anchor>
           </controlPr>
         </control>
       </mc:Choice>
       <mc:Fallback>
-        <control shapeId="1777" r:id="rId71" name="CheckBox65"/>
+        <control shapeId="1777" r:id="rId36" name="CheckBox65"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
-        <control shapeId="1778" r:id="rId72" name="CheckBox66">
+        <control shapeId="1778" r:id="rId35" name="CheckBox66">
           <controlPr defaultSize="0" autoLine="0" r:id="rId6">
             <anchor moveWithCells="1">
               <from>
-                <xdr:col>10</xdr:col>
+                <xdr:col>11</xdr:col>
                 <xdr:colOff>95250</xdr:colOff>
                 <xdr:row>19</xdr:row>
                 <xdr:rowOff>38100</xdr:rowOff>
               </from>
               <to>
-                <xdr:col>10</xdr:col>
+                <xdr:col>11</xdr:col>
                 <xdr:colOff>228600</xdr:colOff>
                 <xdr:row>19</xdr:row>
                 <xdr:rowOff>152400</xdr:rowOff>
               </to>
             </anchor>
           </controlPr>
         </control>
       </mc:Choice>
       <mc:Fallback>
-        <control shapeId="1778" r:id="rId72" name="CheckBox66"/>
+        <control shapeId="1778" r:id="rId35" name="CheckBox66"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
-        <control shapeId="1779" r:id="rId73" name="CheckBox67">
-          <controlPr defaultSize="0" autoLine="0" r:id="rId8">
+        <control shapeId="1779" r:id="rId34" name="CheckBox67">
+          <controlPr defaultSize="0" autoLine="0" r:id="rId6">
             <anchor moveWithCells="1">
               <from>
-                <xdr:col>10</xdr:col>
+                <xdr:col>11</xdr:col>
                 <xdr:colOff>95250</xdr:colOff>
                 <xdr:row>20</xdr:row>
                 <xdr:rowOff>38100</xdr:rowOff>
               </from>
               <to>
-                <xdr:col>10</xdr:col>
+                <xdr:col>11</xdr:col>
                 <xdr:colOff>228600</xdr:colOff>
                 <xdr:row>20</xdr:row>
                 <xdr:rowOff>152400</xdr:rowOff>
               </to>
             </anchor>
           </controlPr>
         </control>
       </mc:Choice>
       <mc:Fallback>
-        <control shapeId="1779" r:id="rId73" name="CheckBox67"/>
+        <control shapeId="1779" r:id="rId34" name="CheckBox67"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
-        <control shapeId="1780" r:id="rId74" name="CheckBox68">
+        <control shapeId="1780" r:id="rId33" name="CheckBox68">
           <controlPr defaultSize="0" autoLine="0" r:id="rId6">
             <anchor moveWithCells="1">
               <from>
-                <xdr:col>10</xdr:col>
+                <xdr:col>11</xdr:col>
                 <xdr:colOff>95250</xdr:colOff>
                 <xdr:row>21</xdr:row>
                 <xdr:rowOff>38100</xdr:rowOff>
               </from>
               <to>
-                <xdr:col>10</xdr:col>
+                <xdr:col>11</xdr:col>
                 <xdr:colOff>228600</xdr:colOff>
                 <xdr:row>21</xdr:row>
                 <xdr:rowOff>152400</xdr:rowOff>
               </to>
             </anchor>
           </controlPr>
         </control>
       </mc:Choice>
       <mc:Fallback>
-        <control shapeId="1780" r:id="rId74" name="CheckBox68"/>
+        <control shapeId="1780" r:id="rId33" name="CheckBox68"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
-        <control shapeId="1781" r:id="rId75" name="CheckBox69">
-          <controlPr defaultSize="0" autoLine="0" r:id="rId8">
+        <control shapeId="1781" r:id="rId32" name="CheckBox69">
+          <controlPr defaultSize="0" autoLine="0" r:id="rId6">
             <anchor moveWithCells="1">
               <from>
-                <xdr:col>10</xdr:col>
+                <xdr:col>11</xdr:col>
                 <xdr:colOff>95250</xdr:colOff>
                 <xdr:row>22</xdr:row>
                 <xdr:rowOff>38100</xdr:rowOff>
               </from>
               <to>
-                <xdr:col>10</xdr:col>
+                <xdr:col>11</xdr:col>
                 <xdr:colOff>228600</xdr:colOff>
                 <xdr:row>22</xdr:row>
                 <xdr:rowOff>152400</xdr:rowOff>
               </to>
             </anchor>
           </controlPr>
         </control>
       </mc:Choice>
       <mc:Fallback>
-        <control shapeId="1781" r:id="rId75" name="CheckBox69"/>
+        <control shapeId="1781" r:id="rId32" name="CheckBox69"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
-        <control shapeId="1782" r:id="rId76" name="CheckBox70">
+        <control shapeId="1782" r:id="rId31" name="CheckBox70">
           <controlPr defaultSize="0" autoLine="0" r:id="rId6">
             <anchor moveWithCells="1">
               <from>
-                <xdr:col>10</xdr:col>
+                <xdr:col>11</xdr:col>
                 <xdr:colOff>95250</xdr:colOff>
                 <xdr:row>23</xdr:row>
                 <xdr:rowOff>38100</xdr:rowOff>
               </from>
               <to>
-                <xdr:col>10</xdr:col>
+                <xdr:col>11</xdr:col>
                 <xdr:colOff>228600</xdr:colOff>
                 <xdr:row>23</xdr:row>
                 <xdr:rowOff>152400</xdr:rowOff>
               </to>
             </anchor>
           </controlPr>
         </control>
       </mc:Choice>
       <mc:Fallback>
-        <control shapeId="1782" r:id="rId76" name="CheckBox70"/>
+        <control shapeId="1782" r:id="rId31" name="CheckBox70"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
-        <control shapeId="1783" r:id="rId77" name="CheckBox71">
-          <controlPr defaultSize="0" autoLine="0" r:id="rId8">
+        <control shapeId="1783" r:id="rId30" name="CheckBox71">
+          <controlPr defaultSize="0" autoLine="0" r:id="rId6">
             <anchor moveWithCells="1">
               <from>
-                <xdr:col>10</xdr:col>
+                <xdr:col>11</xdr:col>
                 <xdr:colOff>95250</xdr:colOff>
                 <xdr:row>24</xdr:row>
                 <xdr:rowOff>38100</xdr:rowOff>
               </from>
               <to>
-                <xdr:col>10</xdr:col>
+                <xdr:col>11</xdr:col>
                 <xdr:colOff>228600</xdr:colOff>
                 <xdr:row>24</xdr:row>
                 <xdr:rowOff>152400</xdr:rowOff>
               </to>
             </anchor>
           </controlPr>
         </control>
       </mc:Choice>
       <mc:Fallback>
-        <control shapeId="1783" r:id="rId77" name="CheckBox71"/>
+        <control shapeId="1783" r:id="rId30" name="CheckBox71"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
-        <control shapeId="1784" r:id="rId78" name="CheckBox72">
+        <control shapeId="1784" r:id="rId29" name="CheckBox72">
           <controlPr defaultSize="0" autoLine="0" r:id="rId6">
             <anchor moveWithCells="1">
               <from>
-                <xdr:col>10</xdr:col>
+                <xdr:col>11</xdr:col>
                 <xdr:colOff>95250</xdr:colOff>
                 <xdr:row>25</xdr:row>
                 <xdr:rowOff>38100</xdr:rowOff>
               </from>
               <to>
-                <xdr:col>10</xdr:col>
+                <xdr:col>11</xdr:col>
                 <xdr:colOff>228600</xdr:colOff>
                 <xdr:row>25</xdr:row>
                 <xdr:rowOff>152400</xdr:rowOff>
               </to>
             </anchor>
           </controlPr>
         </control>
       </mc:Choice>
       <mc:Fallback>
-        <control shapeId="1784" r:id="rId78" name="CheckBox72"/>
+        <control shapeId="1784" r:id="rId29" name="CheckBox72"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
-        <control shapeId="1785" r:id="rId79" name="CheckBox73">
-          <controlPr defaultSize="0" autoLine="0" r:id="rId8">
+        <control shapeId="1785" r:id="rId28" name="CheckBox73">
+          <controlPr defaultSize="0" autoLine="0" r:id="rId6">
             <anchor moveWithCells="1">
               <from>
-                <xdr:col>10</xdr:col>
+                <xdr:col>11</xdr:col>
                 <xdr:colOff>95250</xdr:colOff>
                 <xdr:row>26</xdr:row>
                 <xdr:rowOff>38100</xdr:rowOff>
               </from>
               <to>
-                <xdr:col>10</xdr:col>
+                <xdr:col>11</xdr:col>
                 <xdr:colOff>228600</xdr:colOff>
                 <xdr:row>26</xdr:row>
                 <xdr:rowOff>152400</xdr:rowOff>
               </to>
             </anchor>
           </controlPr>
         </control>
       </mc:Choice>
       <mc:Fallback>
-        <control shapeId="1785" r:id="rId79" name="CheckBox73"/>
+        <control shapeId="1785" r:id="rId28" name="CheckBox73"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
-        <control shapeId="1786" r:id="rId80" name="CheckBox74">
+        <control shapeId="1786" r:id="rId27" name="CheckBox74">
           <controlPr defaultSize="0" autoLine="0" r:id="rId6">
             <anchor moveWithCells="1">
               <from>
-                <xdr:col>10</xdr:col>
+                <xdr:col>11</xdr:col>
                 <xdr:colOff>95250</xdr:colOff>
                 <xdr:row>27</xdr:row>
                 <xdr:rowOff>38100</xdr:rowOff>
               </from>
               <to>
-                <xdr:col>10</xdr:col>
+                <xdr:col>11</xdr:col>
                 <xdr:colOff>228600</xdr:colOff>
                 <xdr:row>27</xdr:row>
                 <xdr:rowOff>152400</xdr:rowOff>
               </to>
             </anchor>
           </controlPr>
         </control>
       </mc:Choice>
       <mc:Fallback>
-        <control shapeId="1786" r:id="rId80" name="CheckBox74"/>
+        <control shapeId="1786" r:id="rId27" name="CheckBox74"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
-        <control shapeId="1787" r:id="rId81" name="CheckBox75">
-          <controlPr defaultSize="0" autoLine="0" r:id="rId8">
+        <control shapeId="1787" r:id="rId26" name="CheckBox75">
+          <controlPr defaultSize="0" autoLine="0" r:id="rId6">
             <anchor moveWithCells="1">
               <from>
-                <xdr:col>10</xdr:col>
+                <xdr:col>11</xdr:col>
                 <xdr:colOff>95250</xdr:colOff>
                 <xdr:row>28</xdr:row>
                 <xdr:rowOff>38100</xdr:rowOff>
               </from>
               <to>
-                <xdr:col>10</xdr:col>
+                <xdr:col>11</xdr:col>
                 <xdr:colOff>228600</xdr:colOff>
                 <xdr:row>28</xdr:row>
                 <xdr:rowOff>152400</xdr:rowOff>
               </to>
             </anchor>
           </controlPr>
         </control>
       </mc:Choice>
       <mc:Fallback>
-        <control shapeId="1787" r:id="rId81" name="CheckBox75"/>
+        <control shapeId="1787" r:id="rId26" name="CheckBox75"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
-        <control shapeId="1788" r:id="rId82" name="CheckBox76">
+        <control shapeId="1788" r:id="rId25" name="CheckBox76">
           <controlPr defaultSize="0" autoLine="0" r:id="rId6">
             <anchor moveWithCells="1">
               <from>
-                <xdr:col>10</xdr:col>
+                <xdr:col>11</xdr:col>
                 <xdr:colOff>95250</xdr:colOff>
                 <xdr:row>29</xdr:row>
                 <xdr:rowOff>38100</xdr:rowOff>
               </from>
               <to>
-                <xdr:col>10</xdr:col>
+                <xdr:col>11</xdr:col>
                 <xdr:colOff>228600</xdr:colOff>
                 <xdr:row>29</xdr:row>
                 <xdr:rowOff>152400</xdr:rowOff>
               </to>
             </anchor>
           </controlPr>
         </control>
       </mc:Choice>
       <mc:Fallback>
-        <control shapeId="1788" r:id="rId82" name="CheckBox76"/>
+        <control shapeId="1788" r:id="rId25" name="CheckBox76"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
-        <control shapeId="1789" r:id="rId83" name="CheckBox77">
+        <control shapeId="1789" r:id="rId24" name="CheckBox77">
           <controlPr defaultSize="0" autoLine="0" r:id="rId6">
             <anchor moveWithCells="1">
               <from>
-                <xdr:col>10</xdr:col>
+                <xdr:col>11</xdr:col>
                 <xdr:colOff>95250</xdr:colOff>
                 <xdr:row>30</xdr:row>
                 <xdr:rowOff>38100</xdr:rowOff>
               </from>
               <to>
-                <xdr:col>10</xdr:col>
+                <xdr:col>11</xdr:col>
                 <xdr:colOff>228600</xdr:colOff>
                 <xdr:row>30</xdr:row>
                 <xdr:rowOff>152400</xdr:rowOff>
               </to>
             </anchor>
           </controlPr>
         </control>
       </mc:Choice>
       <mc:Fallback>
-        <control shapeId="1789" r:id="rId83" name="CheckBox77"/>
+        <control shapeId="1789" r:id="rId24" name="CheckBox77"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
-        <control shapeId="1790" r:id="rId84" name="CheckBox78">
+        <control shapeId="1790" r:id="rId23" name="CheckBox78">
           <controlPr defaultSize="0" autoLine="0" r:id="rId6">
             <anchor moveWithCells="1">
               <from>
-                <xdr:col>10</xdr:col>
+                <xdr:col>11</xdr:col>
                 <xdr:colOff>95250</xdr:colOff>
                 <xdr:row>31</xdr:row>
                 <xdr:rowOff>38100</xdr:rowOff>
               </from>
               <to>
-                <xdr:col>10</xdr:col>
+                <xdr:col>11</xdr:col>
                 <xdr:colOff>228600</xdr:colOff>
                 <xdr:row>31</xdr:row>
                 <xdr:rowOff>152400</xdr:rowOff>
               </to>
             </anchor>
           </controlPr>
         </control>
       </mc:Choice>
       <mc:Fallback>
-        <control shapeId="1790" r:id="rId84" name="CheckBox78"/>
+        <control shapeId="1790" r:id="rId23" name="CheckBox78"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
-        <control shapeId="1791" r:id="rId85" name="CheckBox79">
+        <control shapeId="1791" r:id="rId22" name="CheckBox79">
           <controlPr defaultSize="0" autoLine="0" r:id="rId6">
             <anchor moveWithCells="1">
               <from>
-                <xdr:col>10</xdr:col>
+                <xdr:col>11</xdr:col>
                 <xdr:colOff>95250</xdr:colOff>
                 <xdr:row>32</xdr:row>
                 <xdr:rowOff>38100</xdr:rowOff>
               </from>
               <to>
-                <xdr:col>10</xdr:col>
+                <xdr:col>11</xdr:col>
                 <xdr:colOff>228600</xdr:colOff>
                 <xdr:row>32</xdr:row>
                 <xdr:rowOff>152400</xdr:rowOff>
               </to>
             </anchor>
           </controlPr>
         </control>
       </mc:Choice>
       <mc:Fallback>
-        <control shapeId="1791" r:id="rId85" name="CheckBox79"/>
+        <control shapeId="1791" r:id="rId22" name="CheckBox79"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
-        <control shapeId="1792" r:id="rId86" name="CheckBox80">
+        <control shapeId="1792" r:id="rId21" name="CheckBox80">
           <controlPr defaultSize="0" autoLine="0" r:id="rId6">
             <anchor moveWithCells="1">
               <from>
-                <xdr:col>10</xdr:col>
+                <xdr:col>11</xdr:col>
                 <xdr:colOff>95250</xdr:colOff>
                 <xdr:row>33</xdr:row>
                 <xdr:rowOff>38100</xdr:rowOff>
               </from>
               <to>
-                <xdr:col>10</xdr:col>
+                <xdr:col>11</xdr:col>
                 <xdr:colOff>228600</xdr:colOff>
                 <xdr:row>33</xdr:row>
                 <xdr:rowOff>152400</xdr:rowOff>
               </to>
             </anchor>
           </controlPr>
         </control>
       </mc:Choice>
       <mc:Fallback>
-        <control shapeId="1792" r:id="rId86" name="CheckBox80"/>
+        <control shapeId="1792" r:id="rId21" name="CheckBox80"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
-        <control shapeId="1793" r:id="rId87" name="CheckBox81">
+        <control shapeId="1793" r:id="rId20" name="CheckBox81">
           <controlPr defaultSize="0" autoLine="0" r:id="rId6">
             <anchor moveWithCells="1">
               <from>
-                <xdr:col>10</xdr:col>
+                <xdr:col>11</xdr:col>
                 <xdr:colOff>95250</xdr:colOff>
                 <xdr:row>34</xdr:row>
                 <xdr:rowOff>38100</xdr:rowOff>
               </from>
               <to>
-                <xdr:col>10</xdr:col>
+                <xdr:col>11</xdr:col>
                 <xdr:colOff>228600</xdr:colOff>
                 <xdr:row>34</xdr:row>
                 <xdr:rowOff>152400</xdr:rowOff>
               </to>
             </anchor>
           </controlPr>
         </control>
       </mc:Choice>
       <mc:Fallback>
-        <control shapeId="1793" r:id="rId87" name="CheckBox81"/>
+        <control shapeId="1793" r:id="rId20" name="CheckBox81"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
-        <control shapeId="1794" r:id="rId88" name="CheckBox82">
+        <control shapeId="1794" r:id="rId19" name="CheckBox82">
           <controlPr defaultSize="0" autoLine="0" r:id="rId6">
             <anchor moveWithCells="1">
               <from>
-                <xdr:col>10</xdr:col>
+                <xdr:col>11</xdr:col>
                 <xdr:colOff>95250</xdr:colOff>
                 <xdr:row>35</xdr:row>
                 <xdr:rowOff>38100</xdr:rowOff>
               </from>
               <to>
-                <xdr:col>10</xdr:col>
+                <xdr:col>11</xdr:col>
                 <xdr:colOff>228600</xdr:colOff>
                 <xdr:row>35</xdr:row>
                 <xdr:rowOff>152400</xdr:rowOff>
               </to>
             </anchor>
           </controlPr>
         </control>
       </mc:Choice>
       <mc:Fallback>
-        <control shapeId="1794" r:id="rId88" name="CheckBox82"/>
+        <control shapeId="1794" r:id="rId19" name="CheckBox82"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
-        <control shapeId="1795" r:id="rId89" name="CheckBox83">
-          <controlPr defaultSize="0" autoLine="0" r:id="rId90">
+        <control shapeId="1795" r:id="rId18" name="CheckBox83">
+          <controlPr defaultSize="0" autoLine="0" r:id="rId6">
             <anchor moveWithCells="1">
               <from>
-                <xdr:col>10</xdr:col>
+                <xdr:col>11</xdr:col>
                 <xdr:colOff>95250</xdr:colOff>
                 <xdr:row>36</xdr:row>
                 <xdr:rowOff>38100</xdr:rowOff>
               </from>
               <to>
-                <xdr:col>10</xdr:col>
+                <xdr:col>11</xdr:col>
                 <xdr:colOff>228600</xdr:colOff>
                 <xdr:row>36</xdr:row>
                 <xdr:rowOff>152400</xdr:rowOff>
               </to>
             </anchor>
           </controlPr>
         </control>
       </mc:Choice>
       <mc:Fallback>
-        <control shapeId="1795" r:id="rId89" name="CheckBox83"/>
+        <control shapeId="1795" r:id="rId18" name="CheckBox83"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
-        <control shapeId="1796" r:id="rId91" name="CheckBox84">
-          <controlPr defaultSize="0" autoLine="0" r:id="rId92">
+        <control shapeId="1796" r:id="rId17" name="CheckBox84">
+          <controlPr defaultSize="0" autoLine="0" r:id="rId6">
             <anchor moveWithCells="1">
               <from>
-                <xdr:col>10</xdr:col>
+                <xdr:col>11</xdr:col>
                 <xdr:colOff>95250</xdr:colOff>
                 <xdr:row>37</xdr:row>
                 <xdr:rowOff>38100</xdr:rowOff>
               </from>
               <to>
-                <xdr:col>10</xdr:col>
+                <xdr:col>11</xdr:col>
                 <xdr:colOff>228600</xdr:colOff>
                 <xdr:row>37</xdr:row>
                 <xdr:rowOff>152400</xdr:rowOff>
               </to>
             </anchor>
           </controlPr>
         </control>
       </mc:Choice>
       <mc:Fallback>
-        <control shapeId="1796" r:id="rId91" name="CheckBox84"/>
+        <control shapeId="1796" r:id="rId17" name="CheckBox84"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
-        <control shapeId="1797" r:id="rId93" name="CheckBox85">
-          <controlPr defaultSize="0" autoLine="0" r:id="rId92">
+        <control shapeId="1797" r:id="rId16" name="CheckBox85">
+          <controlPr defaultSize="0" autoLine="0" r:id="rId6">
             <anchor moveWithCells="1">
               <from>
-                <xdr:col>10</xdr:col>
+                <xdr:col>11</xdr:col>
                 <xdr:colOff>95250</xdr:colOff>
                 <xdr:row>38</xdr:row>
                 <xdr:rowOff>38100</xdr:rowOff>
               </from>
               <to>
-                <xdr:col>10</xdr:col>
+                <xdr:col>11</xdr:col>
                 <xdr:colOff>228600</xdr:colOff>
                 <xdr:row>38</xdr:row>
                 <xdr:rowOff>152400</xdr:rowOff>
               </to>
             </anchor>
           </controlPr>
         </control>
       </mc:Choice>
       <mc:Fallback>
-        <control shapeId="1797" r:id="rId93" name="CheckBox85"/>
+        <control shapeId="1797" r:id="rId16" name="CheckBox85"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
-        <control shapeId="1798" r:id="rId94" name="CheckBox86">
-          <controlPr defaultSize="0" autoLine="0" r:id="rId92">
+        <control shapeId="1798" r:id="rId15" name="CheckBox86">
+          <controlPr defaultSize="0" autoLine="0" r:id="rId6">
             <anchor moveWithCells="1">
               <from>
-                <xdr:col>10</xdr:col>
+                <xdr:col>11</xdr:col>
                 <xdr:colOff>95250</xdr:colOff>
                 <xdr:row>39</xdr:row>
                 <xdr:rowOff>38100</xdr:rowOff>
               </from>
               <to>
-                <xdr:col>10</xdr:col>
+                <xdr:col>11</xdr:col>
                 <xdr:colOff>228600</xdr:colOff>
                 <xdr:row>39</xdr:row>
                 <xdr:rowOff>152400</xdr:rowOff>
               </to>
             </anchor>
           </controlPr>
         </control>
       </mc:Choice>
       <mc:Fallback>
-        <control shapeId="1798" r:id="rId94" name="CheckBox86"/>
+        <control shapeId="1798" r:id="rId15" name="CheckBox86"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
-        <control shapeId="1799" r:id="rId95" name="CheckBox87">
-          <controlPr defaultSize="0" autoLine="0" r:id="rId92">
+        <control shapeId="1799" r:id="rId14" name="CheckBox87">
+          <controlPr defaultSize="0" autoLine="0" r:id="rId6">
             <anchor moveWithCells="1">
               <from>
-                <xdr:col>10</xdr:col>
+                <xdr:col>11</xdr:col>
                 <xdr:colOff>95250</xdr:colOff>
                 <xdr:row>40</xdr:row>
                 <xdr:rowOff>38100</xdr:rowOff>
               </from>
               <to>
-                <xdr:col>10</xdr:col>
+                <xdr:col>11</xdr:col>
                 <xdr:colOff>228600</xdr:colOff>
                 <xdr:row>40</xdr:row>
                 <xdr:rowOff>152400</xdr:rowOff>
               </to>
             </anchor>
           </controlPr>
         </control>
       </mc:Choice>
       <mc:Fallback>
-        <control shapeId="1799" r:id="rId95" name="CheckBox87"/>
+        <control shapeId="1799" r:id="rId14" name="CheckBox87"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
-        <control shapeId="1800" r:id="rId96" name="CheckBox88">
-          <controlPr defaultSize="0" autoLine="0" r:id="rId92">
+        <control shapeId="1800" r:id="rId13" name="CheckBox88">
+          <controlPr defaultSize="0" autoLine="0" r:id="rId6">
             <anchor moveWithCells="1">
               <from>
-                <xdr:col>10</xdr:col>
+                <xdr:col>11</xdr:col>
                 <xdr:colOff>95250</xdr:colOff>
                 <xdr:row>41</xdr:row>
                 <xdr:rowOff>38100</xdr:rowOff>
               </from>
               <to>
-                <xdr:col>10</xdr:col>
+                <xdr:col>11</xdr:col>
                 <xdr:colOff>228600</xdr:colOff>
                 <xdr:row>41</xdr:row>
                 <xdr:rowOff>152400</xdr:rowOff>
               </to>
             </anchor>
           </controlPr>
         </control>
       </mc:Choice>
       <mc:Fallback>
-        <control shapeId="1800" r:id="rId96" name="CheckBox88"/>
+        <control shapeId="1800" r:id="rId13" name="CheckBox88"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
-        <control shapeId="1801" r:id="rId97" name="CheckBox89">
-          <controlPr defaultSize="0" autoLine="0" r:id="rId92">
+        <control shapeId="1801" r:id="rId12" name="CheckBox89">
+          <controlPr defaultSize="0" autoLine="0" r:id="rId6">
             <anchor moveWithCells="1">
               <from>
-                <xdr:col>10</xdr:col>
+                <xdr:col>11</xdr:col>
                 <xdr:colOff>95250</xdr:colOff>
                 <xdr:row>42</xdr:row>
                 <xdr:rowOff>38100</xdr:rowOff>
               </from>
               <to>
-                <xdr:col>10</xdr:col>
+                <xdr:col>11</xdr:col>
                 <xdr:colOff>228600</xdr:colOff>
                 <xdr:row>42</xdr:row>
                 <xdr:rowOff>152400</xdr:rowOff>
               </to>
             </anchor>
           </controlPr>
         </control>
       </mc:Choice>
       <mc:Fallback>
-        <control shapeId="1801" r:id="rId97" name="CheckBox89"/>
+        <control shapeId="1801" r:id="rId12" name="CheckBox89"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
-        <control shapeId="1802" r:id="rId98" name="CheckBox90">
-          <controlPr defaultSize="0" autoLine="0" r:id="rId92">
+        <control shapeId="1802" r:id="rId11" name="CheckBox90">
+          <controlPr defaultSize="0" autoLine="0" r:id="rId6">
             <anchor moveWithCells="1">
               <from>
-                <xdr:col>10</xdr:col>
+                <xdr:col>11</xdr:col>
                 <xdr:colOff>95250</xdr:colOff>
                 <xdr:row>43</xdr:row>
                 <xdr:rowOff>38100</xdr:rowOff>
               </from>
               <to>
-                <xdr:col>10</xdr:col>
+                <xdr:col>11</xdr:col>
                 <xdr:colOff>228600</xdr:colOff>
                 <xdr:row>43</xdr:row>
                 <xdr:rowOff>152400</xdr:rowOff>
               </to>
             </anchor>
           </controlPr>
         </control>
       </mc:Choice>
       <mc:Fallback>
-        <control shapeId="1802" r:id="rId98" name="CheckBox90"/>
+        <control shapeId="1802" r:id="rId11" name="CheckBox90"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
-        <control shapeId="1803" r:id="rId99" name="CheckBox91">
-          <controlPr defaultSize="0" autoLine="0" r:id="rId92">
+        <control shapeId="1803" r:id="rId10" name="CheckBox91">
+          <controlPr defaultSize="0" autoLine="0" r:id="rId6">
             <anchor moveWithCells="1">
               <from>
-                <xdr:col>10</xdr:col>
+                <xdr:col>11</xdr:col>
                 <xdr:colOff>95250</xdr:colOff>
                 <xdr:row>44</xdr:row>
                 <xdr:rowOff>38100</xdr:rowOff>
               </from>
               <to>
-                <xdr:col>10</xdr:col>
+                <xdr:col>11</xdr:col>
                 <xdr:colOff>228600</xdr:colOff>
                 <xdr:row>44</xdr:row>
                 <xdr:rowOff>152400</xdr:rowOff>
               </to>
             </anchor>
           </controlPr>
         </control>
       </mc:Choice>
       <mc:Fallback>
-        <control shapeId="1803" r:id="rId99" name="CheckBox91"/>
+        <control shapeId="1803" r:id="rId10" name="CheckBox91"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
-        <control shapeId="1804" r:id="rId100" name="CheckBox92">
-          <controlPr defaultSize="0" autoLine="0" r:id="rId92">
+        <control shapeId="1804" r:id="rId9" name="CheckBox92">
+          <controlPr defaultSize="0" autoLine="0" r:id="rId6">
             <anchor moveWithCells="1">
               <from>
-                <xdr:col>10</xdr:col>
+                <xdr:col>11</xdr:col>
                 <xdr:colOff>95250</xdr:colOff>
                 <xdr:row>45</xdr:row>
                 <xdr:rowOff>38100</xdr:rowOff>
               </from>
               <to>
-                <xdr:col>10</xdr:col>
+                <xdr:col>11</xdr:col>
                 <xdr:colOff>228600</xdr:colOff>
                 <xdr:row>45</xdr:row>
                 <xdr:rowOff>152400</xdr:rowOff>
               </to>
             </anchor>
           </controlPr>
         </control>
       </mc:Choice>
       <mc:Fallback>
-        <control shapeId="1804" r:id="rId100" name="CheckBox92"/>
+        <control shapeId="1804" r:id="rId9" name="CheckBox92"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
-        <control shapeId="1805" r:id="rId101" name="CheckBox93">
-          <controlPr defaultSize="0" autoLine="0" r:id="rId92">
+        <control shapeId="1805" r:id="rId8" name="CheckBox93">
+          <controlPr defaultSize="0" autoLine="0" r:id="rId6">
             <anchor moveWithCells="1">
               <from>
-                <xdr:col>10</xdr:col>
+                <xdr:col>11</xdr:col>
                 <xdr:colOff>95250</xdr:colOff>
                 <xdr:row>46</xdr:row>
                 <xdr:rowOff>38100</xdr:rowOff>
               </from>
               <to>
-                <xdr:col>10</xdr:col>
+                <xdr:col>11</xdr:col>
                 <xdr:colOff>228600</xdr:colOff>
                 <xdr:row>46</xdr:row>
                 <xdr:rowOff>152400</xdr:rowOff>
               </to>
             </anchor>
           </controlPr>
         </control>
       </mc:Choice>
       <mc:Fallback>
-        <control shapeId="1805" r:id="rId101" name="CheckBox93"/>
+        <control shapeId="1805" r:id="rId8" name="CheckBox93"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
-        <control shapeId="1806" r:id="rId102" name="CheckBox94">
-          <controlPr defaultSize="0" autoLine="0" r:id="rId92">
+        <control shapeId="1806" r:id="rId7" name="CheckBox94">
+          <controlPr defaultSize="0" autoLine="0" r:id="rId6">
             <anchor moveWithCells="1">
               <from>
-                <xdr:col>10</xdr:col>
+                <xdr:col>11</xdr:col>
                 <xdr:colOff>95250</xdr:colOff>
                 <xdr:row>47</xdr:row>
                 <xdr:rowOff>38100</xdr:rowOff>
               </from>
               <to>
-                <xdr:col>10</xdr:col>
+                <xdr:col>11</xdr:col>
                 <xdr:colOff>228600</xdr:colOff>
                 <xdr:row>47</xdr:row>
                 <xdr:rowOff>152400</xdr:rowOff>
               </to>
             </anchor>
           </controlPr>
         </control>
       </mc:Choice>
       <mc:Fallback>
-        <control shapeId="1806" r:id="rId102" name="CheckBox94"/>
+        <control shapeId="1806" r:id="rId7" name="CheckBox94"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
-        <control shapeId="1807" r:id="rId103" name="CheckBox95">
-          <controlPr defaultSize="0" autoLine="0" r:id="rId92">
+        <control shapeId="1807" r:id="rId5" name="CheckBox95">
+          <controlPr defaultSize="0" autoLine="0" r:id="rId6">
             <anchor moveWithCells="1">
               <from>
-                <xdr:col>10</xdr:col>
+                <xdr:col>11</xdr:col>
                 <xdr:colOff>95250</xdr:colOff>
                 <xdr:row>48</xdr:row>
                 <xdr:rowOff>38100</xdr:rowOff>
               </from>
               <to>
-                <xdr:col>10</xdr:col>
+                <xdr:col>11</xdr:col>
                 <xdr:colOff>228600</xdr:colOff>
                 <xdr:row>48</xdr:row>
                 <xdr:rowOff>152400</xdr:rowOff>
               </to>
             </anchor>
           </controlPr>
         </control>
       </mc:Choice>
       <mc:Fallback>
-        <control shapeId="1807" r:id="rId103" name="CheckBox95"/>
+        <control shapeId="1807" r:id="rId5" name="CheckBox95"/>
       </mc:Fallback>
     </mc:AlternateContent>
-    <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...42 lines deleted...]
-    </mc:AlternateContent>
   </controls>
+  <tableParts count="1">
+    <tablePart r:id="rId101"/>
+  </tableParts>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
-      <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="1">
+      <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="2">
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{BFD5CF72-B7FF-4B18-9D68-30E81F38B75C}">
           <x14:formula1>
             <xm:f>'Menus déroulants'!$C$2:$C$55</xm:f>
           </x14:formula1>
-          <xm:sqref>B3:B49</xm:sqref>
+          <xm:sqref>C4:C6 C8:C49</xm:sqref>
+        </x14:dataValidation>
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{03CE1C6D-5DE7-4263-86B9-75228E7B536C}">
+          <x14:formula1>
+            <xm:f>'Menus déroulants'!$C$2:$C$56</xm:f>
+          </x14:formula1>
+          <xm:sqref>C3 C7</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E0D795AA-1BD4-4E6D-B4E9-1D429E592256}">
   <sheetPr codeName="Feuil2"/>
-  <dimension ref="C1:F55"/>
+  <dimension ref="C1:F56"/>
   <sheetViews>
-    <sheetView topLeftCell="A36" workbookViewId="0">
-      <selection activeCell="F44" sqref="F44"/>
+    <sheetView topLeftCell="A51" workbookViewId="0">
+      <selection activeCell="C59" sqref="C59"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="11.42578125" defaultRowHeight="15"/>
   <cols>
     <col min="3" max="3" width="52.42578125" style="1" customWidth="1"/>
     <col min="4" max="4" width="30.7109375" style="10" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="3:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="3:6">
       <c r="C1" s="2" t="s">
-        <v>7</v>
+        <v>34</v>
       </c>
       <c r="D1" s="11" t="s">
-        <v>8</v>
+        <v>35</v>
       </c>
       <c r="F1" s="3" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="2" spans="3:6" ht="30.75" thickBot="1">
+      <c r="C2" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="D2" s="10" t="s">
+        <v>38</v>
+      </c>
+      <c r="F2" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="3" spans="3:6" ht="30.75" thickBot="1">
+      <c r="C3" s="5" t="s">
+        <v>40</v>
+      </c>
+      <c r="D3" s="10" t="s">
+        <v>41</v>
+      </c>
+      <c r="F3" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="4" spans="3:6" ht="30.75" thickBot="1">
+      <c r="C4" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="D4" s="10" t="s">
+        <v>44</v>
+      </c>
+      <c r="F4" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="5" spans="3:6" ht="30.75" thickBot="1">
+      <c r="C5" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D5" s="10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="6" spans="3:6" ht="30.75" thickBot="1">
+      <c r="C6" s="5" t="s">
+        <v>46</v>
+      </c>
+      <c r="D6" s="10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="7" spans="3:6" ht="30.75" thickBot="1">
+      <c r="C7" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="D7" s="10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="8" spans="3:6" ht="30.75" thickBot="1">
+      <c r="C8" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="D8" s="10" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="9" spans="3:6" ht="30.75" thickBot="1">
+      <c r="C9" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="D9" s="10" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="10" spans="3:6" ht="30.75" thickBot="1">
+      <c r="C10" s="5" t="s">
+        <v>50</v>
+      </c>
+      <c r="D10" s="10" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="11" spans="3:6" ht="30.75" thickBot="1">
+      <c r="C11" s="5" t="s">
+        <v>51</v>
+      </c>
+      <c r="D11" s="10" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="12" spans="3:6" ht="15.75" thickBot="1">
+      <c r="C12" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="D12" s="10" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="13" spans="3:6" ht="15.75" thickBot="1">
+      <c r="C13" s="5" t="s">
+        <v>54</v>
+      </c>
+      <c r="D13" s="10" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="14" spans="3:6" ht="30.75" thickBot="1">
+      <c r="C14" s="5" t="s">
+        <v>55</v>
+      </c>
+      <c r="D14" s="10" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="15" spans="3:6" ht="30.75" thickBot="1">
+      <c r="C15" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="D15" s="10" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="16" spans="3:6" ht="30.75" thickBot="1">
+      <c r="C16" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="D16" s="10" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="17" spans="3:4" ht="30.75" thickBot="1">
+      <c r="C17" s="5" t="s">
+        <v>58</v>
+      </c>
+      <c r="D17" s="10" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="18" spans="3:4" ht="45.75" thickBot="1">
+      <c r="C18" s="5" t="s">
+        <v>59</v>
+      </c>
+      <c r="D18" s="10" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="19" spans="3:4" ht="45.75" thickBot="1">
+      <c r="C19" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="D19" s="10" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="20" spans="3:4" ht="45.75" thickBot="1">
+      <c r="C20" s="5" t="s">
+        <v>62</v>
+      </c>
+      <c r="D20" s="10" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="21" spans="3:4" ht="30.75" thickBot="1">
+      <c r="C21" s="5" t="s">
+        <v>63</v>
+      </c>
+      <c r="D21" s="10" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="22" spans="3:4" ht="30.75" thickBot="1">
+      <c r="C22" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="D22" s="10" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="23" spans="3:4" ht="30.75" thickBot="1">
+      <c r="C23" s="5" t="s">
+        <v>65</v>
+      </c>
+      <c r="D23" s="10" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="24" spans="3:4" ht="30.75" thickBot="1">
+      <c r="C24" s="5" t="s">
+        <v>66</v>
+      </c>
+      <c r="D24" s="10" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="25" spans="3:4" ht="30.75" thickBot="1">
+      <c r="C25" s="5" t="s">
+        <v>67</v>
+      </c>
+      <c r="D25" s="10" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="26" spans="3:4" ht="30.75" thickBot="1">
+      <c r="C26" s="5" t="s">
+        <v>69</v>
+      </c>
+      <c r="D26" s="10" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="27" spans="3:4" ht="30.75" thickBot="1">
+      <c r="C27" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="D27" s="10" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="28" spans="3:4" ht="15.75" thickBot="1">
+      <c r="C28" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="D28" s="10" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="29" spans="3:4" ht="15.75" thickBot="1">
+      <c r="C29" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="D29" s="10" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="30" spans="3:4" ht="30.75" thickBot="1">
+      <c r="C30" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="D30" s="10" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="31" spans="3:4" ht="30.75" thickBot="1">
+      <c r="C31" s="5" t="s">
         <v>75</v>
       </c>
+      <c r="D31" s="10" t="s">
+        <v>72</v>
+      </c>
     </row>
-    <row r="2" spans="3:6" ht="30.75" thickBot="1" x14ac:dyDescent="0.3">
-[...6 lines deleted...]
-      <c r="F2" t="s">
+    <row r="32" spans="3:4" ht="60.75" thickBot="1">
+      <c r="C32" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="D32" s="10" t="s">
         <v>76</v>
       </c>
     </row>
-    <row r="3" spans="3:6" ht="30.75" thickBot="1" x14ac:dyDescent="0.3">
-[...6 lines deleted...]
-      <c r="F3" t="s">
+    <row r="33" spans="3:4" ht="45.75" thickBot="1">
+      <c r="C33" s="5" t="s">
         <v>77</v>
       </c>
+      <c r="D33" s="10" t="s">
+        <v>78</v>
+      </c>
     </row>
-    <row r="4" spans="3:6" ht="30.75" thickBot="1" x14ac:dyDescent="0.3">
-[...6 lines deleted...]
-      <c r="F4" t="s">
+    <row r="34" spans="3:4" ht="45.75" thickBot="1">
+      <c r="C34" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="D34" s="10" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="5" spans="3:6" ht="30.75" thickBot="1" x14ac:dyDescent="0.3">
-[...4 lines deleted...]
-        <v>14</v>
+    <row r="35" spans="3:4" ht="45.75" thickBot="1">
+      <c r="C35" s="5" t="s">
+        <v>80</v>
+      </c>
+      <c r="D35" s="10" t="s">
+        <v>78</v>
       </c>
     </row>
-    <row r="6" spans="3:6" ht="30.75" thickBot="1" x14ac:dyDescent="0.3">
-[...4 lines deleted...]
-        <v>14</v>
+    <row r="36" spans="3:4" ht="15.75" thickBot="1">
+      <c r="C36" s="5" t="s">
+        <v>81</v>
+      </c>
+      <c r="D36" s="10" t="s">
+        <v>78</v>
       </c>
     </row>
-    <row r="7" spans="3:6" ht="30.75" thickBot="1" x14ac:dyDescent="0.3">
-[...4 lines deleted...]
-        <v>14</v>
+    <row r="37" spans="3:4" ht="30.75" thickBot="1">
+      <c r="C37" s="5" t="s">
+        <v>82</v>
+      </c>
+      <c r="D37" s="10" t="s">
+        <v>78</v>
       </c>
     </row>
-    <row r="8" spans="3:6" ht="30.75" thickBot="1" x14ac:dyDescent="0.3">
-[...4 lines deleted...]
-        <v>19</v>
+    <row r="38" spans="3:4" ht="30.75" thickBot="1">
+      <c r="C38" s="5" t="s">
+        <v>83</v>
+      </c>
+      <c r="D38" s="10" t="s">
+        <v>78</v>
       </c>
     </row>
-    <row r="9" spans="3:6" ht="30.75" thickBot="1" x14ac:dyDescent="0.3">
-[...4 lines deleted...]
-        <v>19</v>
+    <row r="39" spans="3:4" ht="30.75" thickBot="1">
+      <c r="C39" s="5" t="s">
+        <v>84</v>
+      </c>
+      <c r="D39" s="10" t="s">
+        <v>78</v>
       </c>
     </row>
-    <row r="10" spans="3:6" ht="30.75" thickBot="1" x14ac:dyDescent="0.3">
-[...4 lines deleted...]
-        <v>19</v>
+    <row r="40" spans="3:4" ht="45.75" thickBot="1">
+      <c r="C40" s="5" t="s">
+        <v>85</v>
+      </c>
+      <c r="D40" s="10" t="s">
+        <v>78</v>
       </c>
     </row>
-    <row r="11" spans="3:6" ht="30.75" thickBot="1" x14ac:dyDescent="0.3">
-[...4 lines deleted...]
-        <v>19</v>
+    <row r="41" spans="3:4" ht="30.75" thickBot="1">
+      <c r="C41" s="5" t="s">
+        <v>86</v>
+      </c>
+      <c r="D41" s="10" t="s">
+        <v>78</v>
       </c>
     </row>
-    <row r="12" spans="3:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-[...4 lines deleted...]
-        <v>24</v>
+    <row r="42" spans="3:4" ht="30.75" thickBot="1">
+      <c r="C42" s="5" t="s">
+        <v>87</v>
+      </c>
+      <c r="D42" s="10" t="s">
+        <v>78</v>
       </c>
     </row>
-    <row r="13" spans="3:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-[...4 lines deleted...]
-        <v>24</v>
+    <row r="43" spans="3:4" ht="45">
+      <c r="C43" s="6" t="s">
+        <v>88</v>
+      </c>
+      <c r="D43" s="40" t="s">
+        <v>89</v>
       </c>
     </row>
-    <row r="14" spans="3:6" ht="30.75" thickBot="1" x14ac:dyDescent="0.3">
-[...4 lines deleted...]
-        <v>24</v>
+    <row r="44" spans="3:4" ht="45">
+      <c r="C44" s="7" t="s">
+        <v>90</v>
+      </c>
+      <c r="D44" s="40" t="s">
+        <v>89</v>
       </c>
     </row>
-    <row r="15" spans="3:6" ht="30.75" thickBot="1" x14ac:dyDescent="0.3">
-[...4 lines deleted...]
-        <v>24</v>
+    <row r="45" spans="3:4" ht="45.75" thickBot="1">
+      <c r="C45" s="8" t="s">
+        <v>91</v>
+      </c>
+      <c r="D45" s="40" t="s">
+        <v>89</v>
       </c>
     </row>
-    <row r="16" spans="3:6" ht="30.75" thickBot="1" x14ac:dyDescent="0.3">
-[...4 lines deleted...]
-        <v>24</v>
+    <row r="46" spans="3:4" ht="45">
+      <c r="C46" s="6" t="s">
+        <v>92</v>
+      </c>
+      <c r="D46" s="40" t="s">
+        <v>89</v>
       </c>
     </row>
-    <row r="17" spans="3:4" ht="30.75" thickBot="1" x14ac:dyDescent="0.3">
-[...4 lines deleted...]
-        <v>24</v>
+    <row r="47" spans="3:4" ht="45.75" thickBot="1">
+      <c r="C47" s="8" t="s">
+        <v>93</v>
+      </c>
+      <c r="D47" s="40" t="s">
+        <v>89</v>
       </c>
     </row>
-    <row r="18" spans="3:4" ht="45.75" thickBot="1" x14ac:dyDescent="0.3">
-[...4 lines deleted...]
-        <v>31</v>
+    <row r="48" spans="3:4" ht="15.75" thickBot="1">
+      <c r="C48" s="5" t="s">
+        <v>94</v>
+      </c>
+      <c r="D48" s="10" t="s">
+        <v>95</v>
       </c>
     </row>
-    <row r="19" spans="3:4" ht="45.75" thickBot="1" x14ac:dyDescent="0.3">
-[...4 lines deleted...]
-        <v>31</v>
+    <row r="49" spans="3:4" ht="30.75" thickBot="1">
+      <c r="C49" s="5" t="s">
+        <v>96</v>
+      </c>
+      <c r="D49" s="10" t="s">
+        <v>95</v>
       </c>
     </row>
-    <row r="20" spans="3:4" ht="45.75" thickBot="1" x14ac:dyDescent="0.3">
-[...4 lines deleted...]
-        <v>31</v>
+    <row r="50" spans="3:4" ht="30.75" thickBot="1">
+      <c r="C50" s="5" t="s">
+        <v>97</v>
+      </c>
+      <c r="D50" s="10" t="s">
+        <v>95</v>
       </c>
     </row>
-    <row r="21" spans="3:4" ht="30.75" thickBot="1" x14ac:dyDescent="0.3">
-[...4 lines deleted...]
-        <v>35</v>
+    <row r="51" spans="3:4" ht="30.75" thickBot="1">
+      <c r="C51" s="5" t="s">
+        <v>98</v>
+      </c>
+      <c r="D51" s="10" t="s">
+        <v>95</v>
       </c>
     </row>
-    <row r="22" spans="3:4" ht="30.75" thickBot="1" x14ac:dyDescent="0.3">
-[...4 lines deleted...]
-        <v>35</v>
+    <row r="52" spans="3:4" ht="30.75" thickBot="1">
+      <c r="C52" s="5" t="s">
+        <v>99</v>
+      </c>
+      <c r="D52" s="10" t="s">
+        <v>95</v>
       </c>
     </row>
-    <row r="23" spans="3:4" ht="30.75" thickBot="1" x14ac:dyDescent="0.3">
-[...4 lines deleted...]
-        <v>35</v>
+    <row r="53" spans="3:4" ht="15.75" thickBot="1">
+      <c r="C53" s="5" t="s">
+        <v>100</v>
+      </c>
+      <c r="D53" s="10" t="s">
+        <v>95</v>
       </c>
     </row>
-    <row r="24" spans="3:4" ht="30.75" thickBot="1" x14ac:dyDescent="0.3">
-[...4 lines deleted...]
-        <v>35</v>
+    <row r="54" spans="3:4" ht="45.75" thickBot="1">
+      <c r="C54" s="5" t="s">
+        <v>101</v>
+      </c>
+      <c r="D54" s="10" t="s">
+        <v>95</v>
       </c>
     </row>
-    <row r="25" spans="3:4" ht="30.75" thickBot="1" x14ac:dyDescent="0.3">
-[...4 lines deleted...]
-        <v>40</v>
+    <row r="55" spans="3:4" ht="45">
+      <c r="C55" s="9" t="s">
+        <v>102</v>
+      </c>
+      <c r="D55" s="10" t="s">
+        <v>95</v>
       </c>
     </row>
-    <row r="26" spans="3:4" ht="30.75" thickBot="1" x14ac:dyDescent="0.3">
-[...236 lines deleted...]
-        <v>67</v>
+    <row r="56" spans="3:4">
+      <c r="C56" s="1" t="s">
+        <v>103</v>
       </c>
     </row>
   </sheetData>
   <customSheetViews>
     <customSheetView guid="{696099B3-94C4-43C2-A32B-C725190B85F1}" state="hidden" topLeftCell="A22">
       <selection activeCell="C32" sqref="C32"/>
-      <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+      <pageMargins left="0" right="0" top="0" bottom="0" header="0" footer="0"/>
     </customSheetView>
   </customSheetViews>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="5cf9f09d-6b9a-451e-a103-e7e0695b3a7b">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101004999CBB4A5CDAD4094878E1B6B2A02D0" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="b79d063650ff5658fec5561b2347d52f">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="5cf9f09d-6b9a-451e-a103-e7e0695b3a7b" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="22fefda924808d35ad530d07bd180937" ns2:_="">
+    <xsd:import namespace="5cf9f09d-6b9a-451e-a103-e7e0695b3a7b"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="5cf9f09d-6b9a-451e-a103-e7e0695b3a7b" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="11" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="13" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="20125e5a-fbbd-4a39-926c-a359310fd25f" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="14" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="15" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="16" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="17" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="18" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="19" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="20" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A442A632-A871-4A9A-8896-3C6CA4D3554A}"/>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{327A7734-5338-4F8B-BBCE-C220DAAE7E51}"/>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D912E214-F2D0-4819-885B-FB18145B39A5}"/>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Application>Microsoft Excel</Application>
-[...25 lines deleted...]
-  </TitlesOfParts>
+  <Application>Microsoft Excel Online</Application>
+  <Manager/>
   <Company/>
-  <LinksUpToDate>false</LinksUpToDate>
-[...1 lines deleted...]
-  <HyperlinksChanged>false</HyperlinksChanged>
+  <HyperlinkBase/>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title/>
+  <dc:subject/>
   <dc:creator>Mylène Trottier</dc:creator>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
-  <cp:lastPrinted></cp:lastPrinted>
+  <cp:keywords/>
+  <dc:description/>
+  <cp:lastModifiedBy/>
+  <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:category/>
+  <cp:contentStatus/>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x0101004999CBB4A5CDAD4094878E1B6B2A02D0</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_6a7d8d5d-78e2-4a62-9fcd-016eb5e4c57c_Enabled">
+    <vt:lpwstr>true</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_6a7d8d5d-78e2-4a62-9fcd-016eb5e4c57c_SetDate">
+    <vt:lpwstr>2026-09-15T20:36:04Z</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_6a7d8d5d-78e2-4a62-9fcd-016eb5e4c57c_Method">
+    <vt:lpwstr>Standard</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_6a7d8d5d-78e2-4a62-9fcd-016eb5e4c57c_Name">
+    <vt:lpwstr>Général</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_6a7d8d5d-78e2-4a62-9fcd-016eb5e4c57c_SiteId">
+    <vt:lpwstr>06e1fe28-5f8b-4075-bf6c-ae24be1a7992</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_6a7d8d5d-78e2-4a62-9fcd-016eb5e4c57c_ActionId">
+    <vt:lpwstr>2453862f-1884-4b3d-8638-9c7d24d2918a</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_6a7d8d5d-78e2-4a62-9fcd-016eb5e4c57c_ContentBits">
+    <vt:lpwstr>0</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MSIP_Label_6a7d8d5d-78e2-4a62-9fcd-016eb5e4c57c_Tag">
+    <vt:lpwstr>10, 3, 0, 2</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>